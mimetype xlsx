--- v0 (2026-06-22)
+++ v1 (2026-08-07)
@@ -4,291 +4,285 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\INT\Process\IS\General\Rates\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\viola017\Desktop\ISOESO\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{89816879-1DA0-4931-ABE5-A78622AEE494}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D03B56B6-5BA6-42D1-8577-64761BD3C260}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-10905" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Per Activity" sheetId="5" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Procedure " sheetId="9" r:id="rId4"/>
+    <sheet name="Procedure " sheetId="9" r:id="rId1"/>
+    <sheet name="Per Activity" sheetId="5" r:id="rId2"/>
+    <sheet name="Billable Hours" sheetId="7" r:id="rId3"/>
+    <sheet name="Reconcile" sheetId="10" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
-  <fileRecoveryPr repairLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="D17" i="7" l="1"/>
+  <c r="D15" i="7"/>
+  <c r="D5" i="7"/>
+  <c r="D6" i="7"/>
+  <c r="D7" i="7"/>
+  <c r="D8" i="7"/>
+  <c r="D20" i="5"/>
+  <c r="C20" i="5"/>
+  <c r="D19" i="5"/>
+  <c r="C19" i="5"/>
+  <c r="B20" i="5"/>
+  <c r="B19" i="5"/>
+  <c r="D18" i="5"/>
+  <c r="C18" i="5"/>
+  <c r="B18" i="5"/>
   <c r="L6" i="5" l="1"/>
   <c r="C13" i="5"/>
-  <c r="C18" i="5" s="1"/>
   <c r="B13" i="5"/>
-  <c r="B18" i="5" s="1"/>
   <c r="D15" i="5"/>
-  <c r="D20" i="5" s="1"/>
   <c r="D14" i="5"/>
-  <c r="D19" i="5" s="1"/>
   <c r="D13" i="5"/>
-  <c r="D18" i="5" s="1"/>
   <c r="C14" i="5"/>
-  <c r="C19" i="5" s="1"/>
   <c r="C15" i="5"/>
-  <c r="C20" i="5" s="1"/>
   <c r="N44" i="5" l="1"/>
   <c r="N42" i="5"/>
   <c r="N40" i="5"/>
   <c r="N38" i="5"/>
   <c r="N36" i="5"/>
   <c r="N34" i="5"/>
   <c r="N32" i="5"/>
   <c r="N30" i="5"/>
   <c r="N28" i="5"/>
   <c r="N26" i="5"/>
   <c r="F55" i="5"/>
   <c r="J66" i="10"/>
   <c r="J59" i="5" s="1"/>
   <c r="J60" i="5" l="1"/>
   <c r="B59" i="5" s="1"/>
   <c r="B15" i="5"/>
-  <c r="B20" i="5" s="1"/>
   <c r="B14" i="5"/>
-  <c r="B19" i="5" s="1"/>
   <c r="J65" i="5"/>
   <c r="M62" i="5"/>
   <c r="L62" i="5"/>
   <c r="K62" i="5"/>
   <c r="N48" i="5"/>
   <c r="J48" i="5"/>
   <c r="D48" i="5" s="1"/>
   <c r="I48" i="5"/>
   <c r="C48" i="5" s="1"/>
   <c r="H48" i="5"/>
   <c r="B48" i="5" s="1"/>
   <c r="J28" i="5"/>
   <c r="D28" i="5" s="1"/>
   <c r="J30" i="5"/>
   <c r="D30" i="5" s="1"/>
   <c r="J32" i="5"/>
   <c r="D32" i="5" s="1"/>
   <c r="J34" i="5"/>
-  <c r="D34" i="5" s="1"/>
+  <c r="D34" i="5"/>
   <c r="J36" i="5"/>
   <c r="D36" i="5" s="1"/>
   <c r="J38" i="5"/>
   <c r="D38" i="5"/>
   <c r="J40" i="5"/>
   <c r="D40" i="5" s="1"/>
   <c r="J42" i="5"/>
   <c r="D42" i="5" s="1"/>
   <c r="J44" i="5"/>
   <c r="D44" i="5" s="1"/>
   <c r="J26" i="5"/>
   <c r="D26" i="5" s="1"/>
   <c r="I28" i="5"/>
   <c r="C28" i="5" s="1"/>
   <c r="I30" i="5"/>
   <c r="C30" i="5" s="1"/>
   <c r="I32" i="5"/>
   <c r="C32" i="5" s="1"/>
   <c r="I34" i="5"/>
   <c r="C34" i="5" s="1"/>
   <c r="I36" i="5"/>
   <c r="C36" i="5" s="1"/>
   <c r="I38" i="5"/>
   <c r="C38" i="5" s="1"/>
   <c r="I40" i="5"/>
   <c r="C40" i="5" s="1"/>
   <c r="I42" i="5"/>
   <c r="C42" i="5" s="1"/>
   <c r="I44" i="5"/>
   <c r="C44" i="5" s="1"/>
   <c r="I26" i="5"/>
   <c r="C26" i="5" s="1"/>
   <c r="H28" i="5"/>
   <c r="B28" i="5" s="1"/>
   <c r="H30" i="5"/>
   <c r="B30" i="5" s="1"/>
   <c r="H32" i="5"/>
   <c r="B32" i="5" s="1"/>
   <c r="H34" i="5"/>
-  <c r="B34" i="5" s="1"/>
   <c r="H36" i="5"/>
   <c r="B36" i="5" s="1"/>
   <c r="H38" i="5"/>
   <c r="B38" i="5" s="1"/>
   <c r="H40" i="5"/>
   <c r="B40" i="5" s="1"/>
   <c r="H42" i="5"/>
   <c r="B42" i="5" s="1"/>
   <c r="H44" i="5"/>
-  <c r="B44" i="5" s="1"/>
+  <c r="B44" i="5"/>
+  <c r="B34" i="5"/>
   <c r="K10" i="5"/>
   <c r="J10" i="5"/>
   <c r="L7" i="5"/>
   <c r="L8" i="5"/>
   <c r="F62" i="5"/>
   <c r="F10" i="5"/>
   <c r="F9" i="5"/>
   <c r="F8" i="5"/>
-  <c r="D7" i="7"/>
-  <c r="D24" i="7" s="1"/>
+  <c r="D4" i="7"/>
+  <c r="D19" i="7" s="1"/>
   <c r="A20" i="5"/>
   <c r="A19" i="5"/>
   <c r="A18" i="5"/>
   <c r="H26" i="5"/>
-  <c r="B26" i="5" s="1"/>
+  <c r="B26" i="5"/>
   <c r="L10" i="5" l="1"/>
   <c r="M6" i="5"/>
   <c r="M7" i="5"/>
   <c r="B53" i="5"/>
   <c r="M8" i="5"/>
   <c r="J62" i="5"/>
   <c r="J66" i="5" s="1"/>
   <c r="C59" i="5"/>
   <c r="D59" i="5"/>
-  <c r="D29" i="7" l="1"/>
-[...1 lines deleted...]
-  <c r="D33" i="7" s="1"/>
+  <c r="D24" i="7" l="1"/>
+  <c r="D25" i="7" s="1"/>
+  <c r="D28" i="7" s="1"/>
   <c r="F20" i="5"/>
   <c r="F19" i="5"/>
   <c r="F14" i="5"/>
   <c r="C53" i="5"/>
   <c r="C57" i="5" s="1"/>
   <c r="F18" i="5"/>
   <c r="F15" i="5"/>
   <c r="F13" i="5"/>
   <c r="B57" i="5"/>
   <c r="M10" i="5"/>
   <c r="C64" i="5" l="1"/>
+  <c r="C66" i="5" s="1"/>
+  <c r="C67" i="5" s="1"/>
   <c r="B64" i="5"/>
+  <c r="B66" i="5" s="1"/>
+  <c r="B69" i="5" s="1"/>
   <c r="D53" i="5"/>
   <c r="D57" i="5" s="1"/>
   <c r="F22" i="5"/>
   <c r="F46" i="5" s="1"/>
-  <c r="B66" i="5" l="1"/>
-[...2 lines deleted...]
-  <c r="C67" i="5" s="1"/>
+  <c r="C69" i="5" l="1"/>
+  <c r="B67" i="5"/>
   <c r="D64" i="5"/>
-  <c r="D66" i="5" s="1"/>
   <c r="F53" i="5"/>
   <c r="J70" i="5" s="1"/>
-  <c r="C69" i="5" l="1"/>
-[...1 lines deleted...]
-  <c r="J64" i="5"/>
+  <c r="J64" i="5" l="1"/>
   <c r="J68" i="5" s="1"/>
+  <c r="D66" i="5"/>
   <c r="D67" i="5" l="1"/>
   <c r="D69" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="376" uniqueCount="240">
-[...1 lines deleted...]
-    <t>YELLOW</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="365" uniqueCount="229">
+  <si>
+    <t>To use this spredsheet, please fill in the fields that are highlighted in</t>
   </si>
   <si>
     <t>Grad Assistant</t>
   </si>
   <si>
     <t>Grad Assistant (total time)</t>
   </si>
   <si>
     <t xml:space="preserve"> Civil Service Lab Tech</t>
   </si>
   <si>
     <t xml:space="preserve"> Civil Service Lab Tech (total time)</t>
   </si>
   <si>
     <t xml:space="preserve"> Faculty /  P&amp;A Supervisor (total time)</t>
   </si>
   <si>
     <t xml:space="preserve"> Faculty / P&amp;A Supervisor</t>
   </si>
   <si>
     <t>Use appropriate fringe rate for each job class</t>
   </si>
   <si>
+    <t>Billable Hours</t>
+  </si>
+  <si>
     <t>Salary &amp; fringe</t>
   </si>
   <si>
-    <r>
-[...12 lines deleted...]
-  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve"> Activity 1</t>
   </si>
   <si>
     <t xml:space="preserve"> Activity 2</t>
   </si>
   <si>
     <t xml:space="preserve"> Activity 3</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Rate based on Billable Hours</t>
   </si>
   <si>
     <t>Full year hours paid</t>
   </si>
   <si>
     <t>(52 weeks * 40 hours per week) based on 100% appt.</t>
   </si>
   <si>
     <t>Paid holidays (not available to work)</t>
@@ -299,259 +293,146 @@
   <si>
     <t>(22 days * 8 hours per day) est. vacation expected</t>
   </si>
   <si>
     <t>Paid sick time (not available to work)</t>
   </si>
   <si>
     <t>Billable hours (estimated volume of work)</t>
   </si>
   <si>
     <t>Labor Rate = Salary &amp; fringe/billable hours</t>
   </si>
   <si>
     <t>Billable hours</t>
   </si>
   <si>
     <t>Salary + Fringe/Billable Hours = Rate per hour</t>
   </si>
   <si>
     <t>Billable Hours (hours worked &amp; invoiced)</t>
   </si>
   <si>
     <t>Salary &amp; fringe cost recovered</t>
   </si>
   <si>
+    <t xml:space="preserve">Note #1: To fully recover total labor cost on a annual basis the billable hours method must be used.  </t>
+  </si>
+  <si>
     <t>Note #2: Underestimated billable hours (hours lower and hourly rate is higher) will cause a surplus.</t>
   </si>
   <si>
     <t>Note #3: Overestimated billable hours (hours higher and hourly rate is lower) will cause a deficit.</t>
   </si>
   <si>
     <t>Employee</t>
   </si>
   <si>
     <t>Annual Salary</t>
   </si>
   <si>
     <t>Civil Service</t>
   </si>
   <si>
     <t>Faculty / P&amp;A</t>
   </si>
   <si>
     <t>Grad Assistant.</t>
   </si>
   <si>
     <t>Employee Group</t>
   </si>
   <si>
     <t>Salary&amp; Fringe recovered using hours available to actually work (Productive Time or Billable Hours)</t>
   </si>
   <si>
+    <t>1) SAMPLE RATE SHEET - COST PER UNIT (TEST, SAMPLE) WHERE THE TIME AND EXPENSES ARE DEFINED</t>
+  </si>
+  <si>
     <t>A) + Salaries</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Establishing Internal Sales Rates</t>
-[...1 lines deleted...]
-  <si>
     <t>1. Determine the measurable units:</t>
   </si>
   <si>
-    <r>
-[...37 lines deleted...]
-  <si>
     <t>For units measured in cost per hour or other measures of time, productive time and not total hours available should be used in the cost calculation. Productive time is the total time available, less non-billable time such as time for vacation, sick leave, holiday, breaks, equipment downtime, machine repairs, education/certification and meetings. Use the Billable Hours template/worksheet to determine the hours to use to divide by salary and fringe to determine hourly rate.</t>
   </si>
   <si>
     <t>2. Determine the annual output, or expected level of activity:</t>
   </si>
   <si>
     <t>Estimate the expected volume (or level of activity) for the service or goods provided (hours or measureable unit), by using past results or survey likely customers.</t>
   </si>
   <si>
     <t>3. Determine annual estimated costs involved.</t>
   </si>
   <si>
     <t xml:space="preserve">Salaries </t>
   </si>
   <si>
     <t>Fringe benefits</t>
   </si>
   <si>
     <t>Materials and supplies</t>
   </si>
   <si>
     <t xml:space="preserve">Travel </t>
   </si>
   <si>
     <t>Depreciation associated with capital equipment</t>
   </si>
   <si>
     <t>Equipment repair and maintenance</t>
   </si>
   <si>
     <t>Sub-contractors and other outside services</t>
   </si>
   <si>
     <t>Prior year surpluses or deficits and other required adjustments</t>
   </si>
   <si>
-    <r>
-[...62 lines deleted...]
-  <si>
     <t>4. Prior year surpluses and deficits:</t>
   </si>
   <si>
     <t>Surpluses and deficits must be taken into consideration in the internal sales rate development because the federal regulations do not allow a surplus buildup and any deficit subsidized.</t>
   </si>
   <si>
     <t>5. Determine the amount of any applicable user fee subsidy:</t>
   </si>
   <si>
     <t xml:space="preserve">In order to be competitive, a unit conducting internal sales activity may offset the rate with a subsidy from the department, college, or other source. </t>
   </si>
   <si>
     <t>6. Determine the activity per unit rate</t>
   </si>
   <si>
     <t>This rate is calculated by dividing the total annual cost for providing the good or service (net of any subsidy) by the total expected level of activity for the budget year.</t>
   </si>
   <si>
-    <r>
-[...11 lines deleted...]
-  <si>
     <t>Unit Rate =  </t>
   </si>
   <si>
     <t>[Direct operating costs - subsidy +/- prior year under/over-recovery]</t>
   </si>
   <si>
     <t>[Estimated volume of work (labor hrs., machine hrs., units produced, etc.)]</t>
   </si>
   <si>
     <t>(7801XX)</t>
   </si>
   <si>
     <t>Fringe</t>
   </si>
   <si>
     <t>Revenue Per Hour</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Total Salary &amp; Fringe</t>
   </si>
   <si>
     <t>Total planned expenses less depreciation expense</t>
@@ -613,77 +494,86 @@
   <si>
     <t>H) Travel / Mileage  7206XX</t>
   </si>
   <si>
     <t>J) Non-Capital Equipment 7501XX</t>
   </si>
   <si>
     <t>K) ST/LT Rents/Leases 770XXX</t>
   </si>
   <si>
     <t>L) Repair/Maint Equipment/Bldg</t>
   </si>
   <si>
     <t>N)  = Total Costs (per activity)</t>
   </si>
   <si>
     <t>P) = Total Internal Cost (per activity)</t>
   </si>
   <si>
     <t>R) - User Fee Subsidy (per unit)</t>
   </si>
   <si>
     <t xml:space="preserve">T) Added Indirect Cost / Overhead / Additional </t>
   </si>
   <si>
+    <t>U) External Rate</t>
+  </si>
+  <si>
+    <t>V) Market Rate</t>
+  </si>
+  <si>
     <t>UM reports as a starting point)</t>
   </si>
   <si>
     <t>Distribute all allowable expenses (use last year's</t>
   </si>
   <si>
     <t>Hours Required For Activity (Distribute all billable hours)</t>
   </si>
   <si>
     <t>(Including temporary employees)</t>
   </si>
   <si>
     <t>I) Materials For Resale 7401XX</t>
   </si>
   <si>
     <t>M) Depreciation Cost (Asset mgmt depreciation</t>
   </si>
   <si>
     <t>schedule) (By activity)</t>
   </si>
   <si>
     <t>O)  / Estimated Expected Volume Per Activity</t>
   </si>
   <si>
     <t>Q) - / + Carryforward Surplus Or Deficit Per Unit</t>
   </si>
   <si>
+    <t>S) Rate Per Activity Charged To Internal Customer</t>
+  </si>
+  <si>
     <t>W) Last Year's Rates</t>
   </si>
   <si>
     <t>Last year's total units / volume</t>
   </si>
   <si>
     <t xml:space="preserve">Sum of internal rates X units </t>
   </si>
   <si>
     <t>Grand total in revenue</t>
   </si>
   <si>
     <t>Academic</t>
   </si>
   <si>
     <t>Non-Academic</t>
   </si>
   <si>
     <t>All costs included in the internal sales rate development should: (1) be directly attributable to the functions of the internal sales activity and (2) be allowable under Uniform Guidance. Generally operating costs include:</t>
   </si>
   <si>
     <t>INTERNAL SALES ACTIVITY RECONCILIATION TEMPLATE for Fund 1150- Recharge Internal Revenue</t>
   </si>
   <si>
     <t xml:space="preserve">         USE UM REPORT " ACCOUNT BUDGET STATUS FOR CURRENT NON-SPONSORED FUNDS"</t>
@@ -931,170 +821,143 @@
   <si>
     <t>Reconciled allowable balance to carryforward &amp; use in next year rates:</t>
   </si>
   <si>
     <t>(July of FY2018)</t>
   </si>
   <si>
     <t>(July of  FY2019)</t>
   </si>
   <si>
     <t>Measurable Unit/Hour</t>
   </si>
   <si>
     <t>Total unit / tests / Hours</t>
   </si>
   <si>
     <t>Student Prof with Health</t>
   </si>
   <si>
     <t>X 1144</t>
   </si>
   <si>
     <t>(17 days * 8 hours per day) est. time off and/or leaves</t>
   </si>
   <si>
+    <t>Note #4: Rates are reconciled during the year or at the end of the year to correct any surplus or deficit (operating variance.</t>
+  </si>
+  <si>
     <t xml:space="preserve">(12 days * 8 hours per day) </t>
   </si>
   <si>
     <t>Any other non-billable hours:</t>
   </si>
   <si>
     <t>Breaks</t>
   </si>
   <si>
     <t>Voting</t>
   </si>
   <si>
-    <t>(30 minutes a day for breaks for 199 Days)</t>
-[...1 lines deleted...]
-  <si>
     <t>(6 days * 8 hours per day) Other related time off to care for others</t>
   </si>
   <si>
     <t>Religious Holidays</t>
   </si>
   <si>
-    <t>Meeting and commutting time</t>
-[...7 lines deleted...]
-  <si>
     <t>Training/Staff meeting/Development/Other Meetings</t>
   </si>
   <si>
-    <t>All other time required as a employee to proform work</t>
-[...4 lines deleted...]
-  <si>
     <t>Administration Time preparing to work</t>
   </si>
   <si>
-    <t>Medical Appointments</t>
-[...1 lines deleted...]
-  <si>
     <t>Bereavement Leave additional time</t>
   </si>
   <si>
     <t>Student Prof with GA Health</t>
   </si>
   <si>
-    <t>FY26 Fringe Rate</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">INTERNAL/EXTERNAL SALES RATE DEVELOPMENT TEMPLATE  </t>
   </si>
   <si>
     <t>FY25</t>
   </si>
   <si>
-    <t>Billable hours are 1144. Do not make any changes to billable hours calculation. Only to Salary and Fringe.</t>
-[...38 lines deleted...]
-    <t>Billable Hours per Billable Hour Tab</t>
+    <t>Paid Sick and Safe Time (not available to work)</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>Document assumptions used to determine adjustments to billable hours.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">D. Equipment use cost associated with capital equipment may be included in the rate development. Depreciation expense will be calculated in the Asset Management module. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">This measurable unit may be determined in terms of labor, machine time, or tangible product. Examples of a unit of measurement include: per hour (labor,machine time) or per activity/unit (per copy, per sample, per gallon, per test, etc).                </t>
+  </si>
+  <si>
+    <t>A. Salaries and wages include those of faculty and staff whom: provide the services; produce the goods or services; manage the internal sales activity; and provide other administration and support activities.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B. Materials and supplies include only the technical supplies, professional service, and special conferences related specifically to the internal sales activity. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">C. Travel, equipment service contracts, and other actual expenses incurred specially for the operation of the internal sales activity, should be treated as a cost and included in the calculation of the internal sales rates. </t>
+  </si>
+  <si>
+    <t>Total annual cost for providing the good or service (net of subsidy) equals all costs directly associated with the service, minus any subsidy, plus prior year under-recovery, or minus prior year over-recovery. Total level of activity is the total estimated volume of work to be performed, expressed as labor or machine hours, CPU time, or units of products or services provided.</t>
+  </si>
+  <si>
+    <t>FY27 Fringe Rate (Proposed)</t>
+  </si>
+  <si>
+    <t>See website</t>
+  </si>
+  <si>
+    <t>Establishing Internal Sales Rates - Updated July 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="11">
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="0_);\(0\)"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
     <numFmt numFmtId="168" formatCode="0.0%"/>
     <numFmt numFmtId="169" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="170" formatCode="#,##0.0_);\(#,##0.0\)"/>
   </numFmts>
-  <fonts count="52">
+  <fonts count="44" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
@@ -1109,110 +972,83 @@
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <i/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <u val="singleAccounting"/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
-    </font>
-[...19 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
@@ -1240,78 +1076,50 @@
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
-    </font>
-[...26 lines deleted...]
-      <name val="Inherit"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -1361,85 +1169,92 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u val="singleAccounting"/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <u/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <u val="double"/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <u/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
       <sz val="14"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -1514,560 +1329,544 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="222">
+  <cellXfs count="218">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="26"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="26"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="10" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="26" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="26" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="26" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="26" applyFont="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="27" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="2" borderId="1" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="3" borderId="1" xfId="29" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="43" fontId="17" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="43" fontId="16" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="10" fillId="2" borderId="1" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="10" fillId="3" borderId="0" xfId="16" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="10" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="10" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="27" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="7" fontId="22" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="7" fontId="17" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="7" fontId="12" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="7" fontId="11" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="7" fontId="12" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="7" fontId="11" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="7" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="7" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="169" fontId="10" fillId="0" borderId="3" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="7" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="27" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="27" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="7" fontId="23" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="7" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="7" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="9" fontId="12" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="11" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="10" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="10" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="3" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="12" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="12" fillId="2" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="11" fillId="2" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="10" fillId="2" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="10" fillId="2" borderId="3" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="28" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="28" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="169" fontId="25" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="12" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="11" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="170" fontId="22" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="7" fontId="10" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="7" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="169" fontId="12" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="11" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="27" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="27" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="27" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="27" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="27" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="27" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="7" fontId="10" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="10" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="169" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="7" fontId="10" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="39" fontId="10" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="43" fontId="10" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="169" fontId="12" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="11" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="39" fontId="12" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="39" fontId="11" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="169" fontId="10" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="168" fontId="12" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="11" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="38" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="28" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="39" fillId="2" borderId="1" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="29" fillId="2" borderId="1" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="38" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="28" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="38" fillId="2" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="28" fillId="2" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="38" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="28" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="43" fontId="0" fillId="2" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="8" applyFont="1"/>
-    <xf numFmtId="44" fontId="29" fillId="0" borderId="4" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="24" fillId="0" borderId="4" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="8" fontId="10" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="10" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="8" fontId="10" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="8" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="8" fontId="10" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="8" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="8" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="8" fontId="10" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="8" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="8" fontId="10" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="8" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="8" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="8" fontId="10" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="8" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="8" fontId="11" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="8" fontId="27" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="8" fontId="22" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="8" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="8" fontId="12" fillId="0" borderId="1" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="8" fontId="11" fillId="0" borderId="1" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="8" fontId="12" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="8" fontId="11" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="8" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="8" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="8" fontId="12" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="8" fontId="11" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="8" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="8" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="27" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="30" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="26" applyFont="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="26" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="26" applyFont="1"/>
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="0" xfId="26" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="0" xfId="26" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="36" fillId="2" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="37" fillId="0" borderId="0" xfId="26" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="38" fillId="2" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="40" fillId="3" borderId="0" xfId="26" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="26" applyFont="1"/>
+    <xf numFmtId="165" fontId="36" fillId="2" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="44" fontId="36" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1"/>
+    <xf numFmtId="44" fontId="38" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="36" fillId="3" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="27" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="28" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="28" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="0" xfId="26" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="26" applyFill="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="6"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="30" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...73 lines deleted...]
-    <xf numFmtId="0" fontId="46" fillId="5" borderId="0" xfId="26" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="10" fillId="2" borderId="1" xfId="29" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="10" fillId="2" borderId="7" xfId="29" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="37">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Comma 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Comma 2 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Comma 2 3 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Comma 2 3 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Comma 2 3 3 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Comma 3" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Comma 3 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Comma 3 3" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Comma 4" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Comma 5" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Comma 5 2" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Comma 5 3" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Comma 5 3 2" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Currency" xfId="16" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Currency 3" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Currency 3 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Currency 3 3" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Currency 3 3 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Currency 3 3 3" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="Currency 3 3 3 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
@@ -2371,4431 +2170,4334 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policy.umn.edu/Policies/Finance/Accounting/INTERNALSALES_PROC05.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1Q7uV6GvRem_duXzVXDYBPj1Ai6wc-GPtBGwcVRfFbrs/edit?usp=sharing" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policy.umn.edu/Policies/Finance/Accounting/INTERNALSALES_PROC05.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:L51"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I4" sqref="I4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="11.26953125" style="201" customWidth="1"/>
+    <col min="2" max="10" width="8.7265625" style="201"/>
+    <col min="11" max="11" width="6.7265625" style="201" customWidth="1"/>
+    <col min="12" max="12" width="8.81640625" style="201" hidden="1" customWidth="1"/>
+    <col min="13" max="16384" width="8.7265625" style="201"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" ht="18.5" x14ac:dyDescent="0.3">
+      <c r="A1" s="212" t="s">
+        <v>228</v>
+      </c>
+      <c r="B1" s="212"/>
+      <c r="C1" s="212"/>
+      <c r="D1" s="212"/>
+      <c r="E1" s="212"/>
+      <c r="F1" s="212"/>
+      <c r="G1" s="212"/>
+      <c r="H1" s="212"/>
+      <c r="I1" s="212"/>
+      <c r="J1" s="212"/>
+      <c r="K1" s="212"/>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A2" s="217"/>
+    </row>
+    <row r="3" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A3" s="207" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A4" s="202"/>
+    </row>
+    <row r="5" spans="1:12" ht="40.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="208" t="s">
+        <v>221</v>
+      </c>
+      <c r="B5" s="208"/>
+      <c r="C5" s="208"/>
+      <c r="D5" s="208"/>
+      <c r="E5" s="208"/>
+      <c r="F5" s="208"/>
+      <c r="G5" s="208"/>
+      <c r="H5" s="208"/>
+      <c r="I5" s="208"/>
+      <c r="J5" s="208"/>
+      <c r="K5" s="208"/>
+      <c r="L5" s="208"/>
+    </row>
+    <row r="6" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="209"/>
+      <c r="B6" s="209"/>
+      <c r="C6" s="209"/>
+      <c r="D6" s="209"/>
+      <c r="E6" s="209"/>
+      <c r="F6" s="209"/>
+      <c r="G6" s="209"/>
+      <c r="H6" s="209"/>
+      <c r="I6" s="209"/>
+      <c r="J6" s="209"/>
+      <c r="K6" s="209"/>
+      <c r="L6" s="209"/>
+    </row>
+    <row r="7" spans="1:12" ht="56.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="208" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="208"/>
+      <c r="C7" s="208"/>
+      <c r="D7" s="208"/>
+      <c r="E7" s="208"/>
+      <c r="F7" s="208"/>
+      <c r="G7" s="208"/>
+      <c r="H7" s="208"/>
+      <c r="I7" s="208"/>
+      <c r="J7" s="208"/>
+      <c r="K7" s="208"/>
+      <c r="L7" s="208"/>
+    </row>
+    <row r="8" spans="1:12" ht="10.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="209"/>
+      <c r="B8" s="209"/>
+      <c r="C8" s="209"/>
+      <c r="D8" s="209"/>
+      <c r="E8" s="209"/>
+      <c r="F8" s="209"/>
+      <c r="G8" s="209"/>
+      <c r="H8" s="209"/>
+      <c r="I8" s="209"/>
+      <c r="J8" s="209"/>
+      <c r="K8" s="209"/>
+      <c r="L8" s="209"/>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A9" s="207" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A10" s="202"/>
+    </row>
+    <row r="11" spans="1:12" ht="27.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="208" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" s="208"/>
+      <c r="C11" s="208"/>
+      <c r="D11" s="208"/>
+      <c r="E11" s="208"/>
+      <c r="F11" s="208"/>
+      <c r="G11" s="208"/>
+      <c r="H11" s="208"/>
+      <c r="I11" s="208"/>
+      <c r="J11" s="208"/>
+      <c r="K11" s="208"/>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A12" s="202"/>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A13" s="207" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A14" s="202"/>
+    </row>
+    <row r="15" spans="1:12" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="208" t="s">
+        <v>113</v>
+      </c>
+      <c r="B15" s="208"/>
+      <c r="C15" s="208"/>
+      <c r="D15" s="208"/>
+      <c r="E15" s="208"/>
+      <c r="F15" s="208"/>
+      <c r="G15" s="208"/>
+      <c r="H15" s="208"/>
+      <c r="I15" s="208"/>
+      <c r="J15" s="208"/>
+      <c r="K15" s="208"/>
+      <c r="L15" s="208"/>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A16" s="202"/>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A17" s="205" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A18" s="205" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A19" s="205" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A20" s="205" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A21" s="205" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A22" s="205" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A23" s="205" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A24" s="205" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A25" s="202"/>
+    </row>
+    <row r="26" spans="1:12" ht="35.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="208" t="s">
+        <v>222</v>
+      </c>
+      <c r="B26" s="208"/>
+      <c r="C26" s="208"/>
+      <c r="D26" s="208"/>
+      <c r="E26" s="208"/>
+      <c r="F26" s="208"/>
+      <c r="G26" s="208"/>
+      <c r="H26" s="208"/>
+      <c r="I26" s="208"/>
+      <c r="J26" s="208"/>
+      <c r="K26" s="208"/>
+      <c r="L26" s="208"/>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A27" s="202"/>
+    </row>
+    <row r="28" spans="1:12" ht="33.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="208" t="s">
+        <v>223</v>
+      </c>
+      <c r="B28" s="208"/>
+      <c r="C28" s="208"/>
+      <c r="D28" s="208"/>
+      <c r="E28" s="208"/>
+      <c r="F28" s="208"/>
+      <c r="G28" s="208"/>
+      <c r="H28" s="208"/>
+      <c r="I28" s="208"/>
+      <c r="J28" s="208"/>
+      <c r="K28" s="208"/>
+      <c r="L28" s="208"/>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A29" s="202"/>
+    </row>
+    <row r="30" spans="1:12" ht="42.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="208" t="s">
+        <v>224</v>
+      </c>
+      <c r="B30" s="208"/>
+      <c r="C30" s="208"/>
+      <c r="D30" s="208"/>
+      <c r="E30" s="208"/>
+      <c r="F30" s="208"/>
+      <c r="G30" s="208"/>
+      <c r="H30" s="208"/>
+      <c r="I30" s="208"/>
+      <c r="J30" s="208"/>
+      <c r="K30" s="208"/>
+      <c r="L30" s="208"/>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A31" s="202"/>
+    </row>
+    <row r="32" spans="1:12" ht="34.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="203" t="s">
+        <v>220</v>
+      </c>
+      <c r="B32" s="203"/>
+      <c r="C32" s="203"/>
+      <c r="D32" s="203"/>
+      <c r="E32" s="203"/>
+      <c r="F32" s="203"/>
+      <c r="G32" s="203"/>
+      <c r="H32" s="203"/>
+      <c r="I32" s="203"/>
+      <c r="J32" s="203"/>
+      <c r="K32" s="203"/>
+      <c r="L32" s="203"/>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A33" s="202"/>
+    </row>
+    <row r="34" spans="1:12" ht="22.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="210" t="s">
+        <v>54</v>
+      </c>
+      <c r="B34" s="210"/>
+      <c r="C34" s="210"/>
+      <c r="D34" s="210"/>
+      <c r="E34" s="210"/>
+      <c r="F34" s="210"/>
+      <c r="G34" s="210"/>
+      <c r="H34" s="210"/>
+      <c r="I34" s="210"/>
+      <c r="J34" s="210"/>
+      <c r="K34" s="210"/>
+      <c r="L34" s="210"/>
+    </row>
+    <row r="35" spans="1:12" ht="38.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="208" t="s">
+        <v>55</v>
+      </c>
+      <c r="B35" s="208"/>
+      <c r="C35" s="208"/>
+      <c r="D35" s="208"/>
+      <c r="E35" s="208"/>
+      <c r="F35" s="208"/>
+      <c r="G35" s="208"/>
+      <c r="H35" s="208"/>
+      <c r="I35" s="208"/>
+      <c r="J35" s="208"/>
+      <c r="K35" s="208"/>
+      <c r="L35" s="208"/>
+    </row>
+    <row r="36" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A36" s="202"/>
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A37" s="207" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A38" s="208" t="s">
+        <v>57</v>
+      </c>
+      <c r="B38" s="208"/>
+      <c r="C38" s="208"/>
+      <c r="D38" s="208"/>
+      <c r="E38" s="208"/>
+      <c r="F38" s="208"/>
+      <c r="G38" s="208"/>
+      <c r="H38" s="208"/>
+      <c r="I38" s="208"/>
+      <c r="J38" s="208"/>
+      <c r="K38" s="208"/>
+      <c r="L38" s="208"/>
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A39" s="208"/>
+      <c r="B39" s="208"/>
+      <c r="C39" s="208"/>
+      <c r="D39" s="208"/>
+      <c r="E39" s="208"/>
+      <c r="F39" s="208"/>
+      <c r="G39" s="208"/>
+      <c r="H39" s="208"/>
+      <c r="I39" s="208"/>
+      <c r="J39" s="208"/>
+      <c r="K39" s="208"/>
+      <c r="L39" s="208"/>
+    </row>
+    <row r="40" spans="1:12" ht="13.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="211"/>
+      <c r="B40" s="211"/>
+      <c r="C40" s="211"/>
+      <c r="D40" s="211"/>
+      <c r="E40" s="211"/>
+      <c r="F40" s="211"/>
+      <c r="G40" s="211"/>
+      <c r="H40" s="211"/>
+      <c r="I40" s="211"/>
+      <c r="J40" s="211"/>
+      <c r="K40" s="211"/>
+      <c r="L40" s="211"/>
+    </row>
+    <row r="41" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A41" s="207" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A42" s="202"/>
+    </row>
+    <row r="43" spans="1:12" ht="34.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="208" t="s">
+        <v>59</v>
+      </c>
+      <c r="B43" s="208"/>
+      <c r="C43" s="208"/>
+      <c r="D43" s="208"/>
+      <c r="E43" s="208"/>
+      <c r="F43" s="208"/>
+      <c r="G43" s="208"/>
+      <c r="H43" s="208"/>
+      <c r="I43" s="208"/>
+      <c r="J43" s="208"/>
+      <c r="K43" s="208"/>
+      <c r="L43" s="208"/>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A44" s="202"/>
+    </row>
+    <row r="45" spans="1:12" ht="55.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="208" t="s">
+        <v>225</v>
+      </c>
+      <c r="B45" s="208"/>
+      <c r="C45" s="208"/>
+      <c r="D45" s="208"/>
+      <c r="E45" s="208"/>
+      <c r="F45" s="208"/>
+      <c r="G45" s="208"/>
+      <c r="H45" s="208"/>
+      <c r="I45" s="208"/>
+      <c r="J45" s="208"/>
+      <c r="K45" s="208"/>
+      <c r="L45" s="208"/>
+    </row>
+    <row r="46" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A46" s="202"/>
+    </row>
+    <row r="47" spans="1:12" ht="32.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="208" t="s">
+        <v>60</v>
+      </c>
+      <c r="B47" s="204" t="s">
+        <v>61</v>
+      </c>
+      <c r="C47" s="204"/>
+      <c r="D47" s="204"/>
+      <c r="E47" s="204"/>
+      <c r="F47" s="204"/>
+      <c r="G47" s="204"/>
+      <c r="H47" s="204"/>
+    </row>
+    <row r="48" spans="1:12" ht="32.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="208"/>
+      <c r="B48" s="205" t="s">
+        <v>62</v>
+      </c>
+      <c r="C48" s="205"/>
+      <c r="D48" s="205"/>
+      <c r="E48" s="205"/>
+      <c r="F48" s="205"/>
+      <c r="G48" s="205"/>
+      <c r="H48" s="205"/>
+    </row>
+    <row r="49" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A49" s="202"/>
+    </row>
+    <row r="50" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A50" s="206" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A51" s="202"/>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="A26:L26"/>
+    <mergeCell ref="A43:L43"/>
+    <mergeCell ref="A45:L45"/>
+    <mergeCell ref="A47:A48"/>
+    <mergeCell ref="A28:L28"/>
+    <mergeCell ref="A30:L30"/>
+    <mergeCell ref="A32:L32"/>
+    <mergeCell ref="A34:L34"/>
+    <mergeCell ref="A35:L35"/>
+    <mergeCell ref="A38:L39"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A5:L5"/>
+    <mergeCell ref="A7:L7"/>
+    <mergeCell ref="A11:K11"/>
+    <mergeCell ref="A15:L15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A32" r:id="rId1" display="http://policy.umn.edu/Policies/Finance/Accounting/INTERNALSALES_PROC05.html" xr:uid="{00000000-0004-0000-0300-000000000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N89"/>
+  <dimension ref="A1:N87"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="H12" sqref="H12"/>
+    <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+      <selection activeCell="J17" sqref="J17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="61.453125" style="7" customWidth="1"/>
     <col min="2" max="2" width="15.54296875" style="8" customWidth="1"/>
     <col min="3" max="3" width="15.453125" style="8" customWidth="1"/>
     <col min="4" max="4" width="12.7265625" style="2" customWidth="1"/>
     <col min="5" max="5" width="4.7265625" style="2" customWidth="1"/>
     <col min="6" max="6" width="14.54296875" style="2" customWidth="1"/>
     <col min="7" max="7" width="13.26953125" style="2" customWidth="1"/>
     <col min="8" max="8" width="21.54296875" style="2" customWidth="1"/>
     <col min="9" max="9" width="20.26953125" style="2" customWidth="1"/>
     <col min="10" max="10" width="17.26953125" style="2" customWidth="1"/>
     <col min="11" max="11" width="17" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.7265625" style="1" customWidth="1"/>
     <col min="13" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="20">
-[...13 lines deleted...]
-    <row r="2" spans="1:13" s="9" customFormat="1" ht="23" thickBot="1">
+    <row r="1" spans="1:13" ht="20" x14ac:dyDescent="0.4">
+      <c r="A1" s="194" t="s">
+        <v>215</v>
+      </c>
+      <c r="B1" s="194"/>
+      <c r="C1" s="194"/>
+      <c r="D1" s="194"/>
+      <c r="E1" s="194"/>
+      <c r="F1" s="194"/>
+      <c r="G1" s="194"/>
+      <c r="H1" s="194"/>
+      <c r="I1" s="194"/>
+      <c r="J1" s="194"/>
+    </row>
+    <row r="2" spans="1:13" s="9" customFormat="1" ht="23" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A2" s="18" t="s">
-        <v>237</v>
+        <v>38</v>
       </c>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
     </row>
-    <row r="3" spans="1:13" ht="20.5" thickBot="1">
+    <row r="3" spans="1:13" ht="20.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A3" s="18" t="s">
-        <v>233</v>
+        <v>0</v>
       </c>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
-      <c r="D3" s="119"/>
+      <c r="D3" s="108"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
       <c r="G3" s="20"/>
       <c r="H3" s="20"/>
-      <c r="I3" s="21" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:13" ht="12.65" customHeight="1">
+      <c r="I3" s="213"/>
+    </row>
+    <row r="4" spans="1:13" ht="12.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
     </row>
-    <row r="5" spans="1:13" ht="50.5" customHeight="1">
-[...5 lines deleted...]
-      <c r="E5" s="43"/>
+    <row r="5" spans="1:13" ht="39" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="191" t="s">
+        <v>199</v>
+      </c>
+      <c r="C5" s="192"/>
+      <c r="D5" s="193"/>
+      <c r="E5" s="41"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
-      <c r="H5" s="26" t="s">
-[...5 lines deleted...]
-      <c r="J5" s="27" t="s">
+      <c r="H5" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="K5" s="28" t="s">
-[...9 lines deleted...]
-    <row r="6" spans="1:13" ht="28.15" customHeight="1">
+      <c r="I5" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="L5" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="M5" s="42" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="28.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="12"/>
-      <c r="B6" s="22" t="s">
+      <c r="B6" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="22" t="s">
+      <c r="C6" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="D6" s="22" t="s">
+      <c r="D6" s="21" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="14"/>
-      <c r="F6" s="44" t="s">
-        <v>38</v>
+      <c r="F6" s="42" t="s">
+        <v>40</v>
       </c>
       <c r="G6" s="13"/>
-      <c r="H6" s="29"/>
-[...7 lines deleted...]
-      <c r="L6" s="120">
+      <c r="H6" s="28"/>
+      <c r="I6" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="29"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="109">
         <f>+J6*K18</f>
         <v>0</v>
       </c>
-      <c r="M6" s="121">
+      <c r="M6" s="110">
         <f>+J6+L6</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="35">
-[...1 lines deleted...]
-        <v>102</v>
+    <row r="7" spans="1:13" ht="35" x14ac:dyDescent="0.35">
+      <c r="A7" s="89" t="s">
+        <v>99</v>
       </c>
       <c r="B7" s="14"/>
       <c r="C7" s="14"/>
       <c r="D7" s="14"/>
       <c r="E7" s="14"/>
       <c r="F7" s="13"/>
       <c r="G7" s="13"/>
-      <c r="H7" s="29"/>
-[...7 lines deleted...]
-      <c r="L7" s="120">
+      <c r="H7" s="28"/>
+      <c r="I7" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="J7" s="29"/>
+      <c r="K7" s="39"/>
+      <c r="L7" s="109">
         <f>+J7*K19</f>
         <v>0</v>
       </c>
-      <c r="M7" s="121">
+      <c r="M7" s="110">
         <f>+J7+L7</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="17.5">
-      <c r="A8" s="101" t="s">
+    <row r="8" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="90" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="33"/>
-[...1 lines deleted...]
-      <c r="D8" s="33"/>
+      <c r="B8" s="31"/>
+      <c r="C8" s="31"/>
+      <c r="D8" s="31"/>
       <c r="E8" s="3"/>
-      <c r="F8" s="47">
+      <c r="F8" s="45">
         <f>SUM(B8:D8)</f>
         <v>0</v>
       </c>
       <c r="G8" s="13"/>
-      <c r="H8" s="29"/>
-[...7 lines deleted...]
-      <c r="L8" s="120">
+      <c r="H8" s="28"/>
+      <c r="I8" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="J8" s="29"/>
+      <c r="K8" s="39"/>
+      <c r="L8" s="109">
         <f>+J8*K20</f>
         <v>0</v>
       </c>
-      <c r="M8" s="121">
+      <c r="M8" s="110">
         <f>+J8+L8</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="18" thickBot="1">
-      <c r="A9" s="101" t="s">
+    <row r="9" spans="1:13" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="90" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="33"/>
-[...1 lines deleted...]
-      <c r="D9" s="33"/>
+      <c r="B9" s="31"/>
+      <c r="C9" s="31"/>
+      <c r="D9" s="31"/>
       <c r="E9" s="3"/>
-      <c r="F9" s="47">
+      <c r="F9" s="45">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
       <c r="G9" s="13"/>
       <c r="H9" s="13"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="13"/>
-      <c r="L9" s="57"/>
-[...2 lines deleted...]
-      <c r="A10" s="101" t="s">
+      <c r="L9" s="46"/>
+    </row>
+    <row r="10" spans="1:13" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="33"/>
-[...1 lines deleted...]
-      <c r="D10" s="33"/>
+      <c r="B10" s="31"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="31"/>
       <c r="E10" s="3"/>
-      <c r="F10" s="47">
+      <c r="F10" s="45">
         <f>SUM(B10:D10)</f>
         <v>0</v>
       </c>
       <c r="G10" s="13"/>
       <c r="H10" s="13"/>
       <c r="I10" s="11"/>
-      <c r="J10" s="122">
+      <c r="J10" s="111">
         <f>SUM(J6:J9)</f>
         <v>0</v>
       </c>
-      <c r="K10" s="123">
+      <c r="K10" s="112">
         <f>SUM(K6:K9)</f>
-        <v>3432</v>
-[...1 lines deleted...]
-      <c r="L10" s="124">
+        <v>0</v>
+      </c>
+      <c r="L10" s="113">
         <f>SUM(L6:L9)</f>
         <v>0</v>
       </c>
-      <c r="M10" s="125">
+      <c r="M10" s="114">
         <f>SUM(M6:M9)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="12.65" customHeight="1">
-[...3 lines deleted...]
-      <c r="D11" s="34"/>
+    <row r="11" spans="1:13" ht="12.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="91"/>
+      <c r="B11" s="32"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="32"/>
       <c r="E11" s="3"/>
       <c r="F11" s="13"/>
       <c r="G11" s="13"/>
       <c r="H11" s="13"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="13"/>
     </row>
-    <row r="12" spans="1:13" ht="17.5">
-[...5 lines deleted...]
-      <c r="D12" s="35"/>
+    <row r="12" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="92" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="33"/>
+      <c r="C12" s="33"/>
+      <c r="D12" s="33"/>
       <c r="E12" s="3"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="11"/>
       <c r="K12" s="13"/>
     </row>
-    <row r="13" spans="1:13" ht="17.5">
-      <c r="A13" s="101" t="s">
+    <row r="13" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="90" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="165">
+      <c r="B13" s="154">
         <f>IFERROR(($J6/$K6)*B8,0)</f>
         <v>0</v>
       </c>
-      <c r="C13" s="165">
+      <c r="C13" s="154">
         <f>IFERROR((J6/K6)*C8,0)</f>
         <v>0</v>
       </c>
-      <c r="D13" s="165">
+      <c r="D13" s="154">
         <f>IFERROR((J6/K6)*D8,0)</f>
         <v>0</v>
       </c>
-      <c r="E13" s="166"/>
-      <c r="F13" s="167">
+      <c r="E13" s="155"/>
+      <c r="F13" s="156">
         <f>SUM(B13:D13)</f>
         <v>0</v>
       </c>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="13"/>
       <c r="K13" s="13"/>
     </row>
-    <row r="14" spans="1:13" ht="17.5">
-      <c r="A14" s="101" t="s">
+    <row r="14" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="90" t="s">
         <v>5</v>
       </c>
-      <c r="B14" s="165">
+      <c r="B14" s="154">
         <f t="shared" ref="B14:B15" si="0">IFERROR((J7/K7)*B9,0)</f>
         <v>0</v>
       </c>
-      <c r="C14" s="165">
+      <c r="C14" s="154">
         <f>IFERROR((J7/K7)*C9,0)</f>
         <v>0</v>
       </c>
-      <c r="D14" s="165">
+      <c r="D14" s="154">
         <f>IFERROR((J7/K7)*D9,0)</f>
         <v>0</v>
       </c>
-      <c r="E14" s="166"/>
-      <c r="F14" s="167">
+      <c r="E14" s="155"/>
+      <c r="F14" s="156">
         <f>SUM(B14:D14)</f>
         <v>0</v>
       </c>
       <c r="G14" s="11"/>
+      <c r="I14" s="11"/>
       <c r="J14" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="K14" s="11"/>
-[...2 lines deleted...]
-      <c r="A15" s="101" t="s">
+      <c r="K14" s="13"/>
+    </row>
+    <row r="15" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="90" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="165">
+      <c r="B15" s="154">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C15" s="165">
+      <c r="C15" s="154">
         <f>IFERROR((J8/K8)*C10,0)</f>
         <v>0</v>
       </c>
-      <c r="D15" s="165">
+      <c r="D15" s="154">
         <f>IFERROR((J8/K8)*D10,0)</f>
         <v>0</v>
       </c>
-      <c r="E15" s="166"/>
-      <c r="F15" s="167">
+      <c r="E15" s="155"/>
+      <c r="F15" s="156">
         <f>SUM(B15:D15)</f>
         <v>0</v>
       </c>
       <c r="G15" s="11"/>
-      <c r="J15" s="11" t="s">
-[...10 lines deleted...]
-      <c r="F16" s="169"/>
+      <c r="J15" s="216" t="s">
+        <v>227</v>
+      </c>
+      <c r="K15" s="13"/>
+    </row>
+    <row r="16" spans="1:13" ht="11.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="90"/>
+      <c r="B16" s="157"/>
+      <c r="C16" s="157"/>
+      <c r="D16" s="157"/>
+      <c r="E16" s="155"/>
+      <c r="F16" s="158"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
     </row>
-    <row r="17" spans="1:14" ht="36" customHeight="1">
-[...7 lines deleted...]
-      <c r="F17" s="169"/>
+    <row r="17" spans="1:14" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="92" t="s">
+        <v>81</v>
+      </c>
+      <c r="B17" s="157"/>
+      <c r="C17" s="157"/>
+      <c r="D17" s="157"/>
+      <c r="E17" s="155"/>
+      <c r="F17" s="158"/>
       <c r="G17" s="11"/>
-      <c r="H17" s="184"/>
-[...8 lines deleted...]
-      <c r="A18" s="101" t="str">
+      <c r="H17" s="173"/>
+      <c r="J17" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="K17" s="21" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="90" t="str">
         <f>A13</f>
         <v xml:space="preserve"> Civil Service Lab Tech (total time)</v>
       </c>
-      <c r="B18" s="165">
+      <c r="B18" s="154">
         <f>B13*$K$18</f>
         <v>0</v>
       </c>
-      <c r="C18" s="165">
+      <c r="C18" s="154">
         <f>C13*$K$18</f>
         <v>0</v>
       </c>
-      <c r="D18" s="165">
+      <c r="D18" s="154">
         <f>D13*$K$18</f>
         <v>0</v>
       </c>
-      <c r="E18" s="166"/>
-      <c r="F18" s="167">
+      <c r="E18" s="155"/>
+      <c r="F18" s="156">
         <f>SUM(B18:D18)</f>
         <v>0</v>
       </c>
       <c r="G18" s="11"/>
-      <c r="H18" s="185"/>
-[...8 lines deleted...]
-      <c r="A19" s="101" t="str">
+      <c r="H18" s="174"/>
+      <c r="J18" s="30" t="s">
+        <v>112</v>
+      </c>
+      <c r="K18" s="214">
+        <v>0.34899999999999998</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="90" t="str">
         <f>A14</f>
         <v xml:space="preserve"> Faculty /  P&amp;A Supervisor (total time)</v>
       </c>
-      <c r="B19" s="165">
+      <c r="B19" s="154">
         <f>B14*$K$19</f>
         <v>0</v>
       </c>
-      <c r="C19" s="165">
+      <c r="C19" s="154">
         <f>C14*$K$19</f>
         <v>0</v>
       </c>
-      <c r="D19" s="165">
+      <c r="D19" s="154">
         <f>D14*$K$19</f>
         <v>0</v>
       </c>
-      <c r="E19" s="166"/>
-      <c r="F19" s="167">
+      <c r="E19" s="155"/>
+      <c r="F19" s="156">
         <f>SUM(B19:D19)</f>
         <v>0</v>
       </c>
       <c r="G19" s="11"/>
-      <c r="H19" s="185"/>
-[...8 lines deleted...]
-      <c r="A20" s="101" t="str">
+      <c r="H19" s="174"/>
+      <c r="J19" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="K19" s="214">
+        <v>0.38500000000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="31" x14ac:dyDescent="0.35">
+      <c r="A20" s="90" t="str">
         <f>A15</f>
         <v>Grad Assistant (total time)</v>
       </c>
-      <c r="B20" s="165">
+      <c r="B20" s="154">
         <f>B15*$K$20</f>
         <v>0</v>
       </c>
-      <c r="C20" s="165">
+      <c r="C20" s="154">
         <f>C15*$K$20</f>
         <v>0</v>
       </c>
-      <c r="D20" s="165">
+      <c r="D20" s="154">
         <f>D15*$K$20</f>
         <v>0</v>
       </c>
-      <c r="E20" s="166"/>
-      <c r="F20" s="167">
+      <c r="E20" s="155"/>
+      <c r="F20" s="156">
         <f>SUM(B20:D20)</f>
         <v>0</v>
       </c>
       <c r="G20" s="11"/>
-      <c r="H20" s="185"/>
-[...13 lines deleted...]
-      <c r="F21" s="167"/>
+      <c r="H20" s="174"/>
+      <c r="J20" s="30" t="s">
+        <v>214</v>
+      </c>
+      <c r="K20" s="214">
+        <v>0.28100000000000003</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" ht="31" x14ac:dyDescent="0.35">
+      <c r="A21" s="90"/>
+      <c r="B21" s="154"/>
+      <c r="C21" s="154"/>
+      <c r="D21" s="154"/>
+      <c r="E21" s="155"/>
+      <c r="F21" s="156"/>
       <c r="G21" s="11"/>
-      <c r="H21" s="185"/>
-[...13 lines deleted...]
-      <c r="D22" s="36"/>
+      <c r="H21" s="174"/>
+      <c r="J21" s="30" t="s">
+        <v>201</v>
+      </c>
+      <c r="K21" s="215">
+        <v>0.28899999999999998</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="90" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" s="34"/>
+      <c r="C22" s="34"/>
+      <c r="D22" s="34"/>
       <c r="E22" s="3"/>
-      <c r="F22" s="65">
+      <c r="F22" s="54">
         <f>SUM(F13:F21)</f>
         <v>0</v>
       </c>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="K22" s="13"/>
     </row>
-    <row r="23" spans="1:14" ht="18" customHeight="1">
-[...3 lines deleted...]
-      <c r="D23" s="36"/>
+    <row r="23" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="90"/>
+      <c r="B23" s="34"/>
+      <c r="C23" s="34"/>
+      <c r="D23" s="34"/>
       <c r="E23" s="3"/>
-      <c r="F23" s="65"/>
+      <c r="F23" s="54"/>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
       <c r="K23" s="13"/>
     </row>
-    <row r="24" spans="1:14" ht="18" customHeight="1">
-[...5 lines deleted...]
-      <c r="D24" s="36"/>
+    <row r="24" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="90" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" s="34"/>
+      <c r="C24" s="34"/>
+      <c r="D24" s="34"/>
       <c r="E24" s="3"/>
-      <c r="F24" s="65"/>
+      <c r="F24" s="54"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="K24" s="13"/>
     </row>
-    <row r="25" spans="1:14" ht="18.75" customHeight="1">
-[...5 lines deleted...]
-      <c r="D25" s="37"/>
+    <row r="25" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="92" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25" s="35"/>
+      <c r="C25" s="35"/>
+      <c r="D25" s="35"/>
       <c r="E25" s="3"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
-      <c r="H25" s="87" t="s">
-[...17 lines deleted...]
-      <c r="N25" s="86" t="s">
+      <c r="H25" s="76" t="s">
+        <v>69</v>
+      </c>
+      <c r="I25" s="76" t="s">
+        <v>70</v>
+      </c>
+      <c r="J25" s="76" t="s">
         <v>71</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="104" t="s">
+      <c r="K25" s="76" t="s">
+        <v>69</v>
+      </c>
+      <c r="L25" s="76" t="s">
+        <v>70</v>
+      </c>
+      <c r="M25" s="76" t="s">
+        <v>71</v>
+      </c>
+      <c r="N25" s="75" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="93" t="s">
+        <v>82</v>
+      </c>
+      <c r="B26" s="159">
+        <f>+H26</f>
+        <v>0</v>
+      </c>
+      <c r="C26" s="159">
+        <f>+I26</f>
+        <v>0</v>
+      </c>
+      <c r="D26" s="159">
+        <f>+J26</f>
+        <v>0</v>
+      </c>
+      <c r="E26" s="155"/>
+      <c r="F26" s="160">
+        <v>0</v>
+      </c>
+      <c r="G26" s="158"/>
+      <c r="H26" s="161">
+        <f>+F26*K26</f>
+        <v>0</v>
+      </c>
+      <c r="I26" s="161">
+        <f>+F26*L26</f>
+        <v>0</v>
+      </c>
+      <c r="J26" s="161">
+        <f>+F26*M26</f>
+        <v>0</v>
+      </c>
+      <c r="K26" s="74">
+        <v>0</v>
+      </c>
+      <c r="L26" s="73">
+        <v>0</v>
+      </c>
+      <c r="M26" s="72">
+        <v>0</v>
+      </c>
+      <c r="N26" s="71">
+        <f>SUM(K26:M26)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="92"/>
+      <c r="B27" s="159"/>
+      <c r="C27" s="159"/>
+      <c r="D27" s="159"/>
+      <c r="E27" s="155"/>
+      <c r="F27" s="160"/>
+      <c r="G27" s="158"/>
+      <c r="H27" s="161"/>
+      <c r="I27" s="161"/>
+      <c r="J27" s="161"/>
+      <c r="K27" s="70"/>
+      <c r="L27" s="69"/>
+      <c r="M27" s="71"/>
+      <c r="N27" s="71"/>
+    </row>
+    <row r="28" spans="1:14" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="92" t="s">
+        <v>83</v>
+      </c>
+      <c r="B28" s="159">
+        <f t="shared" ref="B28:B44" si="1">+H28</f>
+        <v>0</v>
+      </c>
+      <c r="C28" s="159">
+        <f t="shared" ref="C28:C44" si="2">+I28</f>
+        <v>0</v>
+      </c>
+      <c r="D28" s="159">
+        <f t="shared" ref="D28:D44" si="3">+J28</f>
+        <v>0</v>
+      </c>
+      <c r="E28" s="155"/>
+      <c r="F28" s="160">
+        <v>0</v>
+      </c>
+      <c r="G28" s="158"/>
+      <c r="H28" s="161">
+        <f t="shared" ref="H28:H44" si="4">+F28*K28</f>
+        <v>0</v>
+      </c>
+      <c r="I28" s="161">
+        <f t="shared" ref="I28:I44" si="5">+F28*L28</f>
+        <v>0</v>
+      </c>
+      <c r="J28" s="161">
+        <f t="shared" ref="J28:J44" si="6">+F28*M28</f>
+        <v>0</v>
+      </c>
+      <c r="K28" s="74">
+        <v>0</v>
+      </c>
+      <c r="L28" s="73">
+        <v>0</v>
+      </c>
+      <c r="M28" s="72">
+        <v>0</v>
+      </c>
+      <c r="N28" s="71">
+        <f>SUM(K28:M28)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="92"/>
+      <c r="B29" s="159"/>
+      <c r="C29" s="159"/>
+      <c r="D29" s="159"/>
+      <c r="E29" s="155"/>
+      <c r="F29" s="160"/>
+      <c r="G29" s="158"/>
+      <c r="H29" s="161"/>
+      <c r="I29" s="161"/>
+      <c r="J29" s="161"/>
+      <c r="K29" s="53"/>
+      <c r="L29" s="68"/>
+      <c r="M29" s="71"/>
+      <c r="N29" s="71"/>
+    </row>
+    <row r="30" spans="1:14" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="92" t="s">
+        <v>84</v>
+      </c>
+      <c r="B30" s="159">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C30" s="159">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D30" s="159">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="E30" s="155"/>
+      <c r="F30" s="160">
+        <v>0</v>
+      </c>
+      <c r="G30" s="158"/>
+      <c r="H30" s="161">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="I30" s="161">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="J30" s="161">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="K30" s="74">
+        <v>0</v>
+      </c>
+      <c r="L30" s="73">
+        <v>0</v>
+      </c>
+      <c r="M30" s="72">
+        <v>0</v>
+      </c>
+      <c r="N30" s="71">
+        <f>SUM(K30:M30)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="92" t="s">
+        <v>100</v>
+      </c>
+      <c r="B31" s="159"/>
+      <c r="C31" s="159"/>
+      <c r="D31" s="159"/>
+      <c r="E31" s="155"/>
+      <c r="F31" s="160"/>
+      <c r="G31" s="158"/>
+      <c r="H31" s="161"/>
+      <c r="I31" s="161"/>
+      <c r="J31" s="161"/>
+      <c r="K31" s="53"/>
+      <c r="L31" s="69"/>
+      <c r="M31" s="71"/>
+      <c r="N31" s="71"/>
+    </row>
+    <row r="32" spans="1:14" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="92" t="s">
+        <v>85</v>
+      </c>
+      <c r="B32" s="159">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C32" s="159">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D32" s="159">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="E32" s="155"/>
+      <c r="F32" s="160">
+        <v>0</v>
+      </c>
+      <c r="G32" s="158"/>
+      <c r="H32" s="161">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="I32" s="161">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="J32" s="161">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="K32" s="74">
+        <v>0</v>
+      </c>
+      <c r="L32" s="73">
+        <v>0</v>
+      </c>
+      <c r="M32" s="72">
+        <v>0</v>
+      </c>
+      <c r="N32" s="71">
+        <f>SUM(K32:M32)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="92"/>
+      <c r="B33" s="159"/>
+      <c r="C33" s="159"/>
+      <c r="D33" s="159"/>
+      <c r="E33" s="155"/>
+      <c r="F33" s="160"/>
+      <c r="G33" s="158"/>
+      <c r="H33" s="161"/>
+      <c r="I33" s="161"/>
+      <c r="J33" s="161"/>
+      <c r="K33" s="70"/>
+      <c r="L33" s="69"/>
+      <c r="M33" s="71"/>
+      <c r="N33" s="71"/>
+    </row>
+    <row r="34" spans="1:14" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="92" t="s">
+        <v>86</v>
+      </c>
+      <c r="B34" s="159">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C34" s="159">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D34" s="159">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="E34" s="155"/>
+      <c r="F34" s="160">
+        <v>0</v>
+      </c>
+      <c r="G34" s="158"/>
+      <c r="H34" s="161">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="I34" s="161">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="J34" s="161">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="K34" s="74">
+        <v>0</v>
+      </c>
+      <c r="L34" s="73">
+        <v>0</v>
+      </c>
+      <c r="M34" s="72">
+        <v>0</v>
+      </c>
+      <c r="N34" s="71">
+        <f>SUM(K34:M34)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="92"/>
+      <c r="B35" s="159"/>
+      <c r="C35" s="159"/>
+      <c r="D35" s="159"/>
+      <c r="E35" s="155"/>
+      <c r="F35" s="160"/>
+      <c r="G35" s="158"/>
+      <c r="H35" s="161"/>
+      <c r="I35" s="161"/>
+      <c r="J35" s="161"/>
+      <c r="K35" s="70"/>
+      <c r="L35" s="69"/>
+      <c r="M35" s="71"/>
+      <c r="N35" s="71"/>
+    </row>
+    <row r="36" spans="1:14" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="92" t="s">
         <v>87</v>
       </c>
-      <c r="B26" s="170">
-[...59 lines deleted...]
-      <c r="A28" s="103" t="s">
+      <c r="B36" s="159">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C36" s="159">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D36" s="159">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="E36" s="155"/>
+      <c r="F36" s="160">
+        <v>0</v>
+      </c>
+      <c r="G36" s="158"/>
+      <c r="H36" s="161">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="I36" s="161">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="J36" s="161">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="K36" s="74">
+        <v>0</v>
+      </c>
+      <c r="L36" s="73">
+        <v>0</v>
+      </c>
+      <c r="M36" s="72">
+        <v>0</v>
+      </c>
+      <c r="N36" s="71">
+        <f>SUM(K36:M36)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="92"/>
+      <c r="B37" s="159"/>
+      <c r="C37" s="159"/>
+      <c r="D37" s="159"/>
+      <c r="E37" s="155"/>
+      <c r="F37" s="160"/>
+      <c r="G37" s="158"/>
+      <c r="H37" s="161"/>
+      <c r="I37" s="161"/>
+      <c r="J37" s="161"/>
+      <c r="K37" s="70"/>
+      <c r="L37" s="67"/>
+      <c r="M37" s="71"/>
+      <c r="N37" s="71"/>
+    </row>
+    <row r="38" spans="1:14" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A38" s="94" t="s">
+        <v>101</v>
+      </c>
+      <c r="B38" s="159">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C38" s="159">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D38" s="159">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="E38" s="155"/>
+      <c r="F38" s="160">
+        <v>0</v>
+      </c>
+      <c r="G38" s="158"/>
+      <c r="H38" s="161">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="I38" s="161">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="J38" s="161">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="K38" s="74">
+        <v>0</v>
+      </c>
+      <c r="L38" s="73">
+        <v>0</v>
+      </c>
+      <c r="M38" s="72">
+        <v>0</v>
+      </c>
+      <c r="N38" s="71">
+        <f>SUM(K38:M38)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A39" s="94"/>
+      <c r="B39" s="159"/>
+      <c r="C39" s="159"/>
+      <c r="D39" s="159"/>
+      <c r="E39" s="155"/>
+      <c r="F39" s="160"/>
+      <c r="G39" s="158"/>
+      <c r="H39" s="161"/>
+      <c r="I39" s="161"/>
+      <c r="J39" s="161"/>
+      <c r="K39" s="70"/>
+      <c r="L39" s="69"/>
+      <c r="M39" s="71"/>
+      <c r="N39" s="71"/>
+    </row>
+    <row r="40" spans="1:14" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A40" s="94" t="s">
         <v>88</v>
       </c>
-      <c r="B28" s="170">
-[...59 lines deleted...]
-      <c r="A30" s="103" t="s">
+      <c r="B40" s="159">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C40" s="159">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D40" s="159">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="E40" s="155"/>
+      <c r="F40" s="160">
+        <v>0</v>
+      </c>
+      <c r="G40" s="158"/>
+      <c r="H40" s="161">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="I40" s="161">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="J40" s="161">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="K40" s="74">
+        <v>0</v>
+      </c>
+      <c r="L40" s="73">
+        <v>0</v>
+      </c>
+      <c r="M40" s="72">
+        <v>0</v>
+      </c>
+      <c r="N40" s="71">
+        <f>SUM(K40:M40)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A41" s="94"/>
+      <c r="B41" s="159"/>
+      <c r="C41" s="159"/>
+      <c r="D41" s="159"/>
+      <c r="E41" s="155"/>
+      <c r="F41" s="160"/>
+      <c r="G41" s="158"/>
+      <c r="H41" s="161"/>
+      <c r="I41" s="161"/>
+      <c r="J41" s="161"/>
+      <c r="K41" s="53"/>
+      <c r="L41" s="69"/>
+      <c r="M41" s="71"/>
+      <c r="N41" s="71"/>
+    </row>
+    <row r="42" spans="1:14" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="94" t="s">
         <v>89</v>
       </c>
-      <c r="B30" s="170">
+      <c r="B42" s="159">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="C30" s="170">
+      <c r="C42" s="159">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="D30" s="170">
+      <c r="D42" s="159">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="E30" s="166"/>
-[...4 lines deleted...]
-      <c r="H30" s="172">
+      <c r="E42" s="155"/>
+      <c r="F42" s="160">
+        <v>0</v>
+      </c>
+      <c r="G42" s="158"/>
+      <c r="H42" s="161">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I30" s="172">
+      <c r="I42" s="161">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J30" s="172">
+      <c r="J42" s="161">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K30" s="85">
-[...32 lines deleted...]
-      <c r="A32" s="103" t="s">
+      <c r="K42" s="74">
+        <v>0</v>
+      </c>
+      <c r="L42" s="73">
+        <v>0</v>
+      </c>
+      <c r="M42" s="72">
+        <v>0</v>
+      </c>
+      <c r="N42" s="71">
+        <f>SUM(K42:M42)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A43" s="94"/>
+      <c r="B43" s="159"/>
+      <c r="C43" s="159"/>
+      <c r="D43" s="159"/>
+      <c r="E43" s="155"/>
+      <c r="F43" s="160"/>
+      <c r="G43" s="158"/>
+      <c r="H43" s="161"/>
+      <c r="I43" s="161"/>
+      <c r="J43" s="161"/>
+      <c r="K43" s="66"/>
+      <c r="L43" s="65"/>
+      <c r="M43" s="64"/>
+      <c r="N43" s="71"/>
+    </row>
+    <row r="44" spans="1:14" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="94" t="s">
         <v>90</v>
       </c>
-      <c r="B32" s="170">
+      <c r="B44" s="159">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="C32" s="170">
+      <c r="C44" s="159">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="D32" s="170">
+      <c r="D44" s="159">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="E32" s="166"/>
-[...4 lines deleted...]
-      <c r="H32" s="172">
+      <c r="E44" s="155"/>
+      <c r="F44" s="160">
+        <v>0</v>
+      </c>
+      <c r="G44" s="158"/>
+      <c r="H44" s="161">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I32" s="172">
+      <c r="I44" s="161">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J32" s="172">
+      <c r="J44" s="161">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K32" s="85">
-[...386 lines deleted...]
-      <c r="N44" s="82">
+      <c r="K44" s="63">
+        <v>0</v>
+      </c>
+      <c r="L44" s="62">
+        <v>0</v>
+      </c>
+      <c r="M44" s="61">
+        <v>0</v>
+      </c>
+      <c r="N44" s="71">
         <f>SUM(K44:M44)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:14" ht="18.5" thickBot="1">
-[...13 lines deleted...]
-      <c r="L45" s="70"/>
+    <row r="45" spans="1:14" ht="18.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A45" s="94" t="s">
+        <v>63</v>
+      </c>
+      <c r="B45" s="162"/>
+      <c r="C45" s="162"/>
+      <c r="D45" s="162"/>
+      <c r="E45" s="155"/>
+      <c r="F45" s="158"/>
+      <c r="G45" s="158"/>
+      <c r="H45" s="162"/>
+      <c r="I45" s="163"/>
+      <c r="J45" s="164"/>
+      <c r="K45" s="60"/>
+      <c r="L45" s="59"/>
       <c r="M45" s="6"/>
       <c r="N45" s="6"/>
     </row>
-    <row r="46" spans="1:14" ht="18" thickBot="1">
-[...7 lines deleted...]
-      <c r="F46" s="176">
+    <row r="46" spans="1:14" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A46" s="94" t="s">
+        <v>68</v>
+      </c>
+      <c r="B46" s="162"/>
+      <c r="C46" s="162"/>
+      <c r="D46" s="162"/>
+      <c r="E46" s="155"/>
+      <c r="F46" s="165">
         <f>SUM(F22:F45)</f>
         <v>0</v>
       </c>
-      <c r="G46" s="169"/>
-[...4 lines deleted...]
-      <c r="J46" s="178"/>
+      <c r="G46" s="158"/>
+      <c r="H46" s="166" t="s">
+        <v>72</v>
+      </c>
+      <c r="I46" s="158"/>
+      <c r="J46" s="167"/>
       <c r="K46" s="13"/>
     </row>
-    <row r="47" spans="1:14" ht="18" thickBot="1">
-[...30 lines deleted...]
-      <c r="B48" s="180">
+    <row r="47" spans="1:14" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A47" s="94"/>
+      <c r="B47" s="162"/>
+      <c r="C47" s="162"/>
+      <c r="D47" s="162"/>
+      <c r="E47" s="155"/>
+      <c r="F47" s="158"/>
+      <c r="G47" s="158"/>
+      <c r="H47" s="168" t="s">
+        <v>69</v>
+      </c>
+      <c r="I47" s="168" t="s">
+        <v>70</v>
+      </c>
+      <c r="J47" s="168" t="s">
+        <v>71</v>
+      </c>
+      <c r="K47" s="76" t="s">
+        <v>69</v>
+      </c>
+      <c r="L47" s="76" t="s">
+        <v>70</v>
+      </c>
+      <c r="M47" s="76" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A48" s="90" t="s">
+        <v>102</v>
+      </c>
+      <c r="B48" s="169">
         <f>+H48</f>
         <v>0</v>
       </c>
-      <c r="C48" s="180">
+      <c r="C48" s="169">
         <f>+I48</f>
         <v>0</v>
       </c>
-      <c r="D48" s="180">
+      <c r="D48" s="169">
         <f>+J48</f>
         <v>0</v>
       </c>
-      <c r="E48" s="181"/>
-[...6 lines deleted...]
-      <c r="H48" s="172">
+      <c r="E48" s="170"/>
+      <c r="F48" s="171">
+        <v>0</v>
+      </c>
+      <c r="G48" s="172" t="s">
+        <v>216</v>
+      </c>
+      <c r="H48" s="161">
         <f>+F48*K48</f>
         <v>0</v>
       </c>
-      <c r="I48" s="172">
+      <c r="I48" s="161">
         <f>+F48*L48</f>
         <v>0</v>
       </c>
-      <c r="J48" s="172">
+      <c r="J48" s="161">
         <f>+F48*M48</f>
         <v>0</v>
       </c>
-      <c r="K48" s="74">
-[...8 lines deleted...]
-      <c r="N48" s="91">
+      <c r="K48" s="63">
+        <v>0</v>
+      </c>
+      <c r="L48" s="62">
+        <v>0</v>
+      </c>
+      <c r="M48" s="61">
+        <v>0</v>
+      </c>
+      <c r="N48" s="80">
         <f>SUM(K48:M48)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:13" s="2" customFormat="1" ht="17.5">
-[...1 lines deleted...]
-        <v>106</v>
+    <row r="49" spans="1:13" s="2" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A49" s="95" t="s">
+        <v>103</v>
       </c>
       <c r="B49" s="4"/>
       <c r="C49" s="4"/>
       <c r="D49" s="4"/>
       <c r="E49" s="4"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="13"/>
       <c r="K49" s="13"/>
     </row>
-    <row r="50" spans="1:13" s="2" customFormat="1" ht="17.5">
-      <c r="A50" s="106"/>
+    <row r="50" spans="1:13" s="2" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A50" s="95"/>
       <c r="B50" s="4"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="4"/>
       <c r="F50" s="3"/>
-      <c r="G50" s="92"/>
-      <c r="H50" s="94"/>
+      <c r="G50" s="81"/>
+      <c r="H50" s="83"/>
       <c r="I50" s="3"/>
       <c r="J50" s="13"/>
       <c r="K50" s="13"/>
     </row>
-    <row r="51" spans="1:13" s="2" customFormat="1" ht="17.5">
-      <c r="A51" s="106"/>
+    <row r="51" spans="1:13" s="2" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="95"/>
       <c r="B51" s="4"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="4"/>
       <c r="F51" s="3"/>
       <c r="G51" s="3"/>
-      <c r="H51" s="93"/>
+      <c r="H51" s="82"/>
       <c r="I51" s="3"/>
       <c r="J51" s="13"/>
       <c r="K51" s="13"/>
     </row>
-    <row r="52" spans="1:13" s="2" customFormat="1" ht="13.9" customHeight="1" thickBot="1">
-[...3 lines deleted...]
-      <c r="D52" s="39"/>
+    <row r="52" spans="1:13" s="2" customFormat="1" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A52" s="96"/>
+      <c r="B52" s="37"/>
+      <c r="C52" s="37"/>
+      <c r="D52" s="37"/>
       <c r="E52" s="3"/>
-      <c r="F52" s="98"/>
+      <c r="F52" s="87"/>
       <c r="G52" s="11"/>
       <c r="H52" s="11"/>
       <c r="I52" s="11"/>
       <c r="J52" s="13"/>
       <c r="K52" s="13"/>
     </row>
-    <row r="53" spans="1:13" s="2" customFormat="1" ht="18" thickBot="1">
-[...3 lines deleted...]
-      <c r="B53" s="90">
+    <row r="53" spans="1:13" s="2" customFormat="1" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A53" s="92" t="s">
+        <v>91</v>
+      </c>
+      <c r="B53" s="79">
         <f>SUM(B13:B52)</f>
         <v>0</v>
       </c>
-      <c r="C53" s="90">
+      <c r="C53" s="79">
         <f>SUM(C13:C52)</f>
         <v>0</v>
       </c>
-      <c r="D53" s="90">
+      <c r="D53" s="79">
         <f>SUM(D13:D52)</f>
         <v>0</v>
       </c>
-      <c r="E53" s="89"/>
-      <c r="F53" s="99">
+      <c r="E53" s="78"/>
+      <c r="F53" s="88">
         <f>SUM(B53:D53)</f>
         <v>0</v>
       </c>
       <c r="G53" s="11"/>
       <c r="H53" s="11"/>
       <c r="I53" s="11"/>
       <c r="J53" s="13"/>
       <c r="K53" s="13"/>
     </row>
-    <row r="54" spans="1:13" ht="18.5" thickBot="1">
-[...3 lines deleted...]
-      <c r="D54" s="38"/>
+    <row r="54" spans="1:13" ht="18.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A54" s="96"/>
+      <c r="B54" s="36"/>
+      <c r="C54" s="36"/>
+      <c r="D54" s="36"/>
       <c r="E54" s="3"/>
       <c r="F54" s="11"/>
       <c r="G54" s="11"/>
       <c r="H54" s="11"/>
       <c r="I54" s="11"/>
       <c r="J54" s="13"/>
       <c r="K54" s="13"/>
     </row>
-    <row r="55" spans="1:13" ht="18" thickBot="1">
-[...1 lines deleted...]
-        <v>107</v>
+    <row r="55" spans="1:13" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A55" s="92" t="s">
+        <v>104</v>
       </c>
       <c r="B55" s="16">
         <v>0</v>
       </c>
       <c r="C55" s="16">
         <v>0</v>
       </c>
       <c r="D55" s="16">
         <v>0</v>
       </c>
       <c r="E55" s="3"/>
-      <c r="F55" s="164">
+      <c r="F55" s="153">
         <f>SUM(B55:D55)</f>
         <v>0</v>
       </c>
       <c r="G55" s="11" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="H55" s="11"/>
-      <c r="I55" s="113" t="s">
-        <v>110</v>
+      <c r="I55" s="102" t="s">
+        <v>108</v>
       </c>
       <c r="J55" s="13"/>
-      <c r="K55" s="163">
-[...7 lines deleted...]
-      <c r="D56" s="39"/>
+      <c r="K55" s="152">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" ht="13.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A56" s="96"/>
+      <c r="B56" s="37"/>
+      <c r="C56" s="37"/>
+      <c r="D56" s="37"/>
       <c r="E56" s="3"/>
-      <c r="F56" s="46"/>
+      <c r="F56" s="44"/>
       <c r="G56" s="11"/>
       <c r="H56" s="11"/>
       <c r="I56" s="11"/>
       <c r="J56" s="13"/>
       <c r="K56" s="13"/>
     </row>
-    <row r="57" spans="1:13" ht="17.5">
-[...1 lines deleted...]
-        <v>97</v>
+    <row r="57" spans="1:13" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A57" s="92" t="s">
+        <v>92</v>
       </c>
       <c r="B57" s="17">
         <f>IFERROR(B53/B55,0)</f>
         <v>0</v>
       </c>
       <c r="C57" s="17">
         <f>IFERROR(C53/C55,0)</f>
         <v>0</v>
       </c>
       <c r="D57" s="17">
         <f>IFERROR(D53/D55,0)</f>
         <v>0</v>
       </c>
       <c r="E57" s="3"/>
-      <c r="F57" s="47"/>
+      <c r="F57" s="45"/>
       <c r="G57" s="11"/>
       <c r="H57" s="11"/>
       <c r="I57" s="11"/>
       <c r="J57" s="13"/>
       <c r="K57" s="13"/>
     </row>
-    <row r="58" spans="1:13" ht="21.75" customHeight="1">
-      <c r="A58" s="108"/>
+    <row r="58" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A58" s="97"/>
       <c r="B58" s="1"/>
       <c r="C58" s="1"/>
       <c r="D58" s="1"/>
       <c r="E58" s="3"/>
       <c r="F58" s="11"/>
       <c r="G58" s="11"/>
       <c r="H58" s="11" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="11"/>
       <c r="J58" s="13"/>
-      <c r="K58" s="66"/>
-[...7 lines deleted...]
-      <c r="B59" s="95">
+      <c r="K58" s="55"/>
+      <c r="L58" s="56"/>
+      <c r="M58" s="56"/>
+    </row>
+    <row r="59" spans="1:13" s="2" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A59" s="98" t="s">
+        <v>105</v>
+      </c>
+      <c r="B59" s="84">
         <f>+J60</f>
         <v>0</v>
       </c>
-      <c r="C59" s="95">
+      <c r="C59" s="84">
         <f>+J60</f>
         <v>0</v>
       </c>
-      <c r="D59" s="95">
+      <c r="D59" s="84">
         <f>+J60</f>
         <v>0</v>
       </c>
       <c r="E59" s="3"/>
-      <c r="F59" s="88">
+      <c r="F59" s="77">
         <v>0</v>
       </c>
       <c r="G59" s="11"/>
-      <c r="H59" s="113" t="s">
-        <v>78</v>
+      <c r="H59" s="102" t="s">
+        <v>73</v>
       </c>
       <c r="I59" s="11"/>
-      <c r="J59" s="162">
+      <c r="J59" s="151">
         <f>Reconcile!J66</f>
         <v>0</v>
       </c>
       <c r="K59" s="13"/>
     </row>
-    <row r="60" spans="1:13" s="6" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A60" s="110"/>
+    <row r="60" spans="1:13" s="6" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A60" s="99"/>
       <c r="E60" s="3"/>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
-      <c r="H60" s="114" t="s">
-[...5 lines deleted...]
-      <c r="J60" s="126">
+      <c r="H60" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="I60" s="104" t="s">
+        <v>75</v>
+      </c>
+      <c r="J60" s="115">
         <f>IFERROR(-J59/F55,0)</f>
         <v>0</v>
       </c>
       <c r="K60" s="15"/>
     </row>
-    <row r="61" spans="1:13" s="6" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A61" s="110"/>
+    <row r="61" spans="1:13" s="6" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A61" s="99"/>
       <c r="E61" s="3"/>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15"/>
-      <c r="I61" s="68"/>
-      <c r="J61" s="96"/>
+      <c r="I61" s="57"/>
+      <c r="J61" s="85"/>
       <c r="K61" s="15"/>
     </row>
-    <row r="62" spans="1:13" s="2" customFormat="1" ht="19.5" thickBot="1">
-[...9 lines deleted...]
-      <c r="D62" s="40">
+    <row r="62" spans="1:13" s="2" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A62" s="92" t="s">
+        <v>93</v>
+      </c>
+      <c r="B62" s="38">
+        <v>0</v>
+      </c>
+      <c r="C62" s="38">
+        <v>0</v>
+      </c>
+      <c r="D62" s="38">
         <v>0</v>
       </c>
       <c r="E62" s="3"/>
-      <c r="F62" s="45">
+      <c r="F62" s="43">
         <f>SUM(B62:D62)</f>
         <v>0</v>
       </c>
       <c r="G62" s="11"/>
       <c r="H62" s="11"/>
-      <c r="I62" s="113" t="s">
-[...2 lines deleted...]
-      <c r="J62" s="127">
+      <c r="I62" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="J62" s="116">
         <f>SUM(K62:N62)</f>
         <v>0</v>
       </c>
-      <c r="K62" s="128">
+      <c r="K62" s="117">
         <f>+B62*B55</f>
         <v>0</v>
       </c>
-      <c r="L62" s="129">
+      <c r="L62" s="118">
         <f>+C62*C55</f>
         <v>0</v>
       </c>
-      <c r="M62" s="128">
+      <c r="M62" s="117">
         <f>+D62*D55</f>
         <v>0</v>
       </c>
     </row>
-    <row r="63" spans="1:13" s="2" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A63" s="111"/>
+    <row r="63" spans="1:13" s="2" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A63" s="100"/>
       <c r="B63" s="4"/>
       <c r="C63" s="4"/>
       <c r="D63" s="3"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="3"/>
       <c r="H63" s="3"/>
       <c r="I63" s="3"/>
     </row>
-    <row r="64" spans="1:13" s="2" customFormat="1" ht="17.5">
-[...3 lines deleted...]
-      <c r="B64" s="42">
+    <row r="64" spans="1:13" s="2" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A64" s="48" t="s">
+        <v>106</v>
+      </c>
+      <c r="B64" s="40">
         <f>+B57+B62+B59</f>
         <v>0</v>
       </c>
-      <c r="C64" s="42">
+      <c r="C64" s="40">
         <f>+C57+C62+C59</f>
         <v>0</v>
       </c>
-      <c r="D64" s="42">
+      <c r="D64" s="40">
         <f>+D57+D62+D59</f>
         <v>0</v>
       </c>
       <c r="E64" s="3"/>
-      <c r="F64" s="134"/>
+      <c r="F64" s="123"/>
       <c r="G64" s="3"/>
-      <c r="H64" s="113" t="s">
-        <v>111</v>
+      <c r="H64" s="102" t="s">
+        <v>109</v>
       </c>
       <c r="I64" s="3"/>
-      <c r="J64" s="130">
+      <c r="J64" s="119">
         <f>+(B64*B55)+(C64*C55)+(D64*D55)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="65" spans="1:10" s="2" customFormat="1" ht="27" customHeight="1">
-      <c r="A65" s="111"/>
+    <row r="65" spans="1:10" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A65" s="100"/>
       <c r="B65" s="4"/>
       <c r="C65" s="4"/>
       <c r="D65" s="3"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="3"/>
-      <c r="H65" s="113" t="s">
-[...2 lines deleted...]
-      <c r="J65" s="130">
+      <c r="H65" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="J65" s="119">
         <f>+F59</f>
         <v>0</v>
       </c>
     </row>
-    <row r="66" spans="1:10" s="2" customFormat="1" ht="18">
-[...12 lines deleted...]
-        <f>D64*0.63</f>
+    <row r="66" spans="1:10" s="2" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A66" s="58" t="s">
+        <v>94</v>
+      </c>
+      <c r="B66" s="50">
+        <f>B64*0.65</f>
+        <v>0</v>
+      </c>
+      <c r="C66" s="50">
+        <f>C64*0.65</f>
+        <v>0</v>
+      </c>
+      <c r="D66" s="50">
+        <f>D64*0.65</f>
         <v>0</v>
       </c>
       <c r="E66" s="4"/>
-      <c r="F66" s="204" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F66" s="3"/>
       <c r="G66" s="3"/>
-      <c r="H66" s="116" t="s">
-[...3 lines deleted...]
-      <c r="J66" s="131">
+      <c r="H66" s="105" t="s">
+        <v>79</v>
+      </c>
+      <c r="I66" s="86"/>
+      <c r="J66" s="120">
         <f>-J62</f>
         <v>0</v>
       </c>
     </row>
-    <row r="67" spans="1:10" s="2" customFormat="1" ht="18" thickBot="1">
-[...3 lines deleted...]
-      <c r="B67" s="135">
+    <row r="67" spans="1:10" s="2" customFormat="1" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A67" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="B67" s="124">
         <f>IFERROR(+B66/(B57+B59),0)</f>
         <v>0</v>
       </c>
-      <c r="C67" s="135">
+      <c r="C67" s="124">
         <f>IFERROR(+C66/(C57+C59),0)</f>
         <v>0</v>
       </c>
-      <c r="D67" s="135">
+      <c r="D67" s="124">
         <f>IFERROR(+D66/(D57+D59),0)</f>
         <v>0</v>
       </c>
       <c r="E67" s="4"/>
-      <c r="F67" s="118" t="s">
-        <v>81</v>
+      <c r="F67" s="107" t="s">
+        <v>76</v>
       </c>
       <c r="G67" s="3"/>
       <c r="H67" s="3"/>
-      <c r="I67" s="97"/>
-[...6 lines deleted...]
-      <c r="D68" s="63"/>
+      <c r="I67" s="86"/>
+      <c r="J67" s="121"/>
+    </row>
+    <row r="68" spans="1:10" s="2" customFormat="1" ht="18.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A68" s="101"/>
+      <c r="B68" s="52"/>
+      <c r="C68" s="52"/>
+      <c r="D68" s="52"/>
       <c r="E68" s="4"/>
       <c r="F68" s="3"/>
       <c r="G68" s="3"/>
-      <c r="H68" s="117" t="s">
-[...3 lines deleted...]
-      <c r="J68" s="133">
+      <c r="H68" s="106" t="s">
+        <v>110</v>
+      </c>
+      <c r="I68" s="86"/>
+      <c r="J68" s="122">
         <f>SUM(J64:J67)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="69" spans="1:10" s="2" customFormat="1" ht="18" thickBot="1">
-[...3 lines deleted...]
-      <c r="B69" s="62">
+    <row r="69" spans="1:10" s="2" customFormat="1" ht="18" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A69" s="47" t="s">
+        <v>95</v>
+      </c>
+      <c r="B69" s="51">
         <f>+B57+B59+B66</f>
         <v>0</v>
       </c>
-      <c r="C69" s="62">
+      <c r="C69" s="51">
         <f>+C57+C59+C66</f>
         <v>0</v>
       </c>
-      <c r="D69" s="62">
+      <c r="D69" s="51">
         <f>+D57+D59+D66</f>
         <v>0</v>
       </c>
       <c r="E69" s="4"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
-      <c r="I69" s="97"/>
-[...6 lines deleted...]
-      <c r="D70" s="63"/>
+      <c r="I69" s="86"/>
+      <c r="J69" s="121"/>
+    </row>
+    <row r="70" spans="1:10" s="2" customFormat="1" ht="18" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A70" s="58"/>
+      <c r="B70" s="52"/>
+      <c r="C70" s="52"/>
+      <c r="D70" s="52"/>
       <c r="E70" s="4"/>
       <c r="F70" s="3"/>
       <c r="G70" s="3"/>
-      <c r="H70" s="117" t="s">
-        <v>85</v>
+      <c r="H70" s="106" t="s">
+        <v>80</v>
       </c>
       <c r="I70" s="3"/>
-      <c r="J70" s="99">
+      <c r="J70" s="88">
         <f>+F53</f>
         <v>0</v>
       </c>
     </row>
-    <row r="71" spans="1:10" s="2" customFormat="1" ht="17.5">
-[...9 lines deleted...]
-      <c r="D71" s="61">
+    <row r="71" spans="1:10" s="2" customFormat="1" ht="17.5" x14ac:dyDescent="0.3">
+      <c r="A71" s="58" t="s">
+        <v>96</v>
+      </c>
+      <c r="B71" s="50">
+        <v>0</v>
+      </c>
+      <c r="C71" s="50">
+        <v>0</v>
+      </c>
+      <c r="D71" s="50">
         <v>0</v>
       </c>
       <c r="E71" s="4"/>
       <c r="F71" s="3"/>
       <c r="G71" s="3"/>
       <c r="H71" s="3"/>
       <c r="I71" s="3"/>
     </row>
-    <row r="72" spans="1:10" s="2" customFormat="1" ht="17.5">
-[...5 lines deleted...]
-      <c r="D72" s="206"/>
+    <row r="72" spans="1:10" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.4">
+      <c r="A72" s="101"/>
+      <c r="B72" s="4"/>
+      <c r="C72" s="4"/>
+      <c r="D72" s="4"/>
       <c r="E72" s="4"/>
       <c r="F72" s="3"/>
       <c r="G72" s="3"/>
       <c r="H72" s="3"/>
       <c r="I72" s="3"/>
     </row>
-    <row r="73" spans="1:10" s="2" customFormat="1" ht="17.5">
-[...5 lines deleted...]
-      <c r="D73" s="4"/>
+    <row r="73" spans="1:10" s="2" customFormat="1" ht="17.5" x14ac:dyDescent="0.3">
+      <c r="A73" s="58" t="s">
+        <v>107</v>
+      </c>
+      <c r="B73" s="49">
+        <v>0</v>
+      </c>
+      <c r="C73" s="49">
+        <v>0</v>
+      </c>
+      <c r="D73" s="49">
+        <v>0</v>
+      </c>
       <c r="E73" s="4"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
     </row>
-    <row r="74" spans="1:10" s="2" customFormat="1" ht="17.5">
-      <c r="A74" s="203"/>
+    <row r="74" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="7"/>
       <c r="B74" s="4"/>
       <c r="C74" s="4"/>
-      <c r="D74" s="4"/>
-      <c r="E74" s="4"/>
+      <c r="D74" s="3"/>
+      <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="3"/>
       <c r="H74" s="3"/>
       <c r="I74" s="3"/>
     </row>
-    <row r="75" spans="1:10" s="2" customFormat="1" ht="17.5">
-[...12 lines deleted...]
-      <c r="E75" s="4"/>
+    <row r="75" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="7"/>
+      <c r="B75" s="4"/>
+      <c r="C75" s="4"/>
+      <c r="D75" s="3"/>
+      <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
     </row>
-    <row r="76" spans="1:10" s="2" customFormat="1">
+    <row r="76" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A76" s="7"/>
       <c r="B76" s="4"/>
       <c r="C76" s="4"/>
       <c r="D76" s="3"/>
       <c r="E76" s="3"/>
       <c r="F76" s="3"/>
       <c r="G76" s="3"/>
       <c r="H76" s="3"/>
       <c r="I76" s="3"/>
     </row>
-    <row r="77" spans="1:10" s="2" customFormat="1">
+    <row r="77" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A77" s="7"/>
       <c r="B77" s="4"/>
       <c r="C77" s="4"/>
       <c r="D77" s="3"/>
       <c r="E77" s="3"/>
       <c r="F77" s="3"/>
       <c r="G77" s="3"/>
       <c r="H77" s="3"/>
       <c r="I77" s="3"/>
     </row>
-    <row r="78" spans="1:10" s="2" customFormat="1">
+    <row r="78" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A78" s="7"/>
       <c r="B78" s="4"/>
       <c r="C78" s="4"/>
       <c r="D78" s="3"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3"/>
       <c r="G78" s="3"/>
       <c r="H78" s="3"/>
       <c r="I78" s="3"/>
     </row>
-    <row r="79" spans="1:10" s="2" customFormat="1">
+    <row r="79" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A79" s="7"/>
       <c r="B79" s="4"/>
       <c r="C79" s="4"/>
       <c r="D79" s="3"/>
       <c r="E79" s="3"/>
       <c r="F79" s="3"/>
       <c r="G79" s="3"/>
       <c r="H79" s="3"/>
       <c r="I79" s="3"/>
     </row>
-    <row r="80" spans="1:10" s="2" customFormat="1">
+    <row r="80" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A80" s="7"/>
       <c r="B80" s="4"/>
       <c r="C80" s="4"/>
       <c r="D80" s="3"/>
       <c r="E80" s="3"/>
       <c r="F80" s="3"/>
       <c r="G80" s="3"/>
       <c r="H80" s="3"/>
       <c r="I80" s="3"/>
     </row>
-    <row r="81" spans="1:11" s="2" customFormat="1">
+    <row r="81" spans="1:11" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A81" s="7"/>
       <c r="B81" s="4"/>
       <c r="C81" s="4"/>
       <c r="D81" s="3"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="3"/>
       <c r="H81" s="3"/>
       <c r="I81" s="3"/>
     </row>
-    <row r="82" spans="1:11" s="2" customFormat="1">
+    <row r="82" spans="1:11" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A82" s="7"/>
       <c r="B82" s="4"/>
       <c r="C82" s="4"/>
       <c r="D82" s="3"/>
       <c r="E82" s="3"/>
       <c r="F82" s="3"/>
       <c r="G82" s="3"/>
       <c r="H82" s="3"/>
       <c r="I82" s="3"/>
     </row>
-    <row r="83" spans="1:11" s="2" customFormat="1">
+    <row r="83" spans="1:11" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A83" s="7"/>
       <c r="B83" s="4"/>
       <c r="C83" s="4"/>
       <c r="D83" s="3"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
     </row>
-    <row r="84" spans="1:11" s="2" customFormat="1">
+    <row r="84" spans="1:11" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A84" s="7"/>
       <c r="B84" s="4"/>
       <c r="C84" s="4"/>
       <c r="D84" s="3"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
     </row>
-    <row r="85" spans="1:11" s="2" customFormat="1">
+    <row r="85" spans="1:11" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A85" s="7"/>
       <c r="B85" s="4"/>
       <c r="C85" s="4"/>
       <c r="D85" s="3"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
     </row>
-    <row r="86" spans="1:11" s="2" customFormat="1">
+    <row r="86" spans="1:11" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A86" s="7"/>
       <c r="B86" s="4"/>
       <c r="C86" s="4"/>
       <c r="D86" s="3"/>
       <c r="E86" s="3"/>
       <c r="F86" s="3"/>
       <c r="G86" s="3"/>
       <c r="H86" s="3"/>
       <c r="I86" s="3"/>
     </row>
-    <row r="87" spans="1:11" s="2" customFormat="1">
-      <c r="A87" s="7"/>
+    <row r="87" spans="1:11" x14ac:dyDescent="0.3">
       <c r="B87" s="4"/>
       <c r="C87" s="4"/>
-      <c r="D87" s="3"/>
-[...3 lines deleted...]
-      <c r="H87" s="3"/>
       <c r="I87" s="3"/>
-    </row>
-[...15 lines deleted...]
-      <c r="K89" s="2"/>
+      <c r="K87" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="J15" r:id="rId1" display="See website at" xr:uid="{F734A1FC-0D50-4E55-BF5C-CC25029E39A2}"/>
+  </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="36" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="36" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A1:M45"/>
+  <dimension ref="A1:M40"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="H15" sqref="H15"/>
+      <selection activeCell="G4" sqref="G4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="8.81640625" style="10"/>
     <col min="3" max="3" width="45.81640625" style="10" customWidth="1"/>
     <col min="4" max="4" width="16.26953125" style="10" customWidth="1"/>
     <col min="5" max="6" width="3.81640625" style="10" customWidth="1"/>
-    <col min="7" max="7" width="13.54296875" style="10" customWidth="1"/>
-    <col min="8" max="16384" width="8.81640625" style="10"/>
+    <col min="7" max="10" width="19.453125" style="10" customWidth="1"/>
+    <col min="11" max="16384" width="8.81640625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="20">
-[...68 lines deleted...]
-      <c r="A6" s="186" t="s">
+    <row r="1" spans="1:13" ht="20" x14ac:dyDescent="0.4">
+      <c r="A1" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1" s="23"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+    </row>
+    <row r="2" spans="1:13" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="23"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+    </row>
+    <row r="3" spans="1:13" ht="63" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A3" s="175" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="186"/>
-[...1 lines deleted...]
-      <c r="D6" s="188" t="s">
+      <c r="B3" s="175"/>
+      <c r="C3" s="176"/>
+      <c r="D3" s="177" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="189" t="s">
+      <c r="E3" s="178" t="s">
         <v>10</v>
       </c>
-      <c r="F6" s="189"/>
-[...11 lines deleted...]
-      <c r="A7" s="187" t="s">
+      <c r="F3" s="178"/>
+      <c r="G3" s="200" t="s">
+        <v>219</v>
+      </c>
+      <c r="H3" s="200"/>
+      <c r="I3" s="200"/>
+      <c r="J3" s="200"/>
+      <c r="K3" s="179"/>
+      <c r="L3" s="179"/>
+      <c r="M3" s="179"/>
+    </row>
+    <row r="4" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A4" s="176" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="187"/>
-[...1 lines deleted...]
-      <c r="D7" s="191">
+      <c r="B4" s="176"/>
+      <c r="C4" s="176"/>
+      <c r="D4" s="180">
         <f>52*40</f>
         <v>2080</v>
       </c>
-      <c r="E7" s="187"/>
-[...1 lines deleted...]
-      <c r="G7" s="221" t="s">
+      <c r="E4" s="176"/>
+      <c r="F4" s="176"/>
+      <c r="G4" s="181" t="s">
         <v>17</v>
       </c>
-      <c r="H7" s="221"/>
-[...7 lines deleted...]
-      <c r="A8" s="187" t="s">
+      <c r="H4" s="181"/>
+      <c r="I4" s="181"/>
+      <c r="J4" s="181"/>
+      <c r="K4" s="179"/>
+      <c r="L4" s="179"/>
+      <c r="M4" s="179"/>
+    </row>
+    <row r="5" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A5" s="176" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="187"/>
-[...1 lines deleted...]
-      <c r="D8" s="200">
+      <c r="B5" s="176"/>
+      <c r="C5" s="176"/>
+      <c r="D5" s="182">
+        <f>-12*8</f>
         <v>-96</v>
       </c>
-      <c r="E8" s="187"/>
-[...1 lines deleted...]
-      <c r="G8" s="221" t="s">
+      <c r="E5" s="176"/>
+      <c r="F5" s="176"/>
+      <c r="G5" s="181" t="s">
+        <v>205</v>
+      </c>
+      <c r="H5" s="181"/>
+      <c r="I5" s="181"/>
+      <c r="J5" s="181"/>
+      <c r="K5" s="183"/>
+      <c r="L5" s="179"/>
+      <c r="M5" s="179"/>
+    </row>
+    <row r="6" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A6" s="176" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="176"/>
+      <c r="C6" s="176"/>
+      <c r="D6" s="182">
+        <f>-22*8</f>
+        <v>-176</v>
+      </c>
+      <c r="E6" s="176"/>
+      <c r="F6" s="176"/>
+      <c r="G6" s="181" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" s="181"/>
+      <c r="I6" s="181"/>
+      <c r="J6" s="181"/>
+      <c r="K6" s="179"/>
+      <c r="L6" s="179"/>
+      <c r="M6" s="179"/>
+    </row>
+    <row r="7" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A7" s="176" t="s">
+        <v>217</v>
+      </c>
+      <c r="B7" s="176"/>
+      <c r="C7" s="176"/>
+      <c r="D7" s="182">
+        <f>-6*8</f>
+        <v>-48</v>
+      </c>
+      <c r="E7" s="176"/>
+      <c r="F7" s="176"/>
+      <c r="G7" s="181" t="s">
+        <v>209</v>
+      </c>
+      <c r="H7" s="181"/>
+      <c r="I7" s="181"/>
+      <c r="J7" s="181"/>
+      <c r="K7" s="179"/>
+      <c r="L7" s="179"/>
+      <c r="M7" s="179"/>
+    </row>
+    <row r="8" spans="1:13" ht="23.5" x14ac:dyDescent="0.75">
+      <c r="A8" s="176" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="176"/>
+      <c r="C8" s="176"/>
+      <c r="D8" s="184">
+        <f>-17*8</f>
+        <v>-136</v>
+      </c>
+      <c r="E8" s="176"/>
+      <c r="F8" s="176"/>
+      <c r="G8" s="181" t="s">
+        <v>203</v>
+      </c>
+      <c r="H8" s="181"/>
+      <c r="I8" s="181"/>
+      <c r="J8" s="181"/>
+      <c r="K8" s="179"/>
+      <c r="L8" s="179"/>
+      <c r="M8" s="179"/>
+    </row>
+    <row r="9" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A9" s="176"/>
+      <c r="B9" s="176"/>
+      <c r="C9" s="176"/>
+      <c r="D9" s="176"/>
+      <c r="E9" s="176"/>
+      <c r="F9" s="176"/>
+      <c r="G9" s="176"/>
+      <c r="H9" s="176"/>
+      <c r="I9" s="176"/>
+      <c r="J9" s="176"/>
+      <c r="K9" s="179"/>
+      <c r="L9" s="179"/>
+      <c r="M9" s="179"/>
+    </row>
+    <row r="10" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A10" s="176" t="s">
         <v>206</v>
       </c>
-      <c r="H8" s="221"/>
-[...38 lines deleted...]
-      <c r="G10" s="221" t="s">
+      <c r="B10" s="176"/>
+      <c r="C10" s="176"/>
+      <c r="K10" s="179"/>
+      <c r="L10" s="179"/>
+      <c r="M10" s="179"/>
+    </row>
+    <row r="11" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A11" s="176" t="s">
+        <v>213</v>
+      </c>
+      <c r="B11" s="176"/>
+      <c r="C11" s="176"/>
+      <c r="D11" s="182">
+        <v>-24</v>
+      </c>
+      <c r="G11" s="199"/>
+      <c r="H11" s="199"/>
+      <c r="I11" s="199"/>
+      <c r="J11" s="199"/>
+      <c r="K11" s="179"/>
+      <c r="L11" s="179"/>
+      <c r="M11" s="179"/>
+    </row>
+    <row r="12" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A12" s="176" t="s">
+        <v>210</v>
+      </c>
+      <c r="B12" s="176"/>
+      <c r="C12" s="176"/>
+      <c r="D12" s="182">
+        <v>-8</v>
+      </c>
+      <c r="G12" s="199"/>
+      <c r="H12" s="199"/>
+      <c r="I12" s="199"/>
+      <c r="J12" s="199"/>
+      <c r="K12" s="179"/>
+      <c r="L12" s="179"/>
+      <c r="M12" s="179"/>
+    </row>
+    <row r="13" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A13" s="176" t="s">
+        <v>208</v>
+      </c>
+      <c r="B13" s="176"/>
+      <c r="C13" s="176"/>
+      <c r="D13" s="182">
+        <v>-28</v>
+      </c>
+      <c r="G13" s="199"/>
+      <c r="H13" s="199"/>
+      <c r="I13" s="199"/>
+      <c r="J13" s="199"/>
+      <c r="K13" s="179"/>
+      <c r="L13" s="179"/>
+      <c r="M13" s="179"/>
+    </row>
+    <row r="14" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A14" s="176" t="s">
         <v>211</v>
       </c>
-      <c r="H10" s="221"/>
-[...43 lines deleted...]
-      <c r="A13" s="187" t="s">
+      <c r="B14" s="176"/>
+      <c r="C14" s="176"/>
+      <c r="D14" s="182">
+        <v>-192</v>
+      </c>
+      <c r="G14" s="199"/>
+      <c r="H14" s="199"/>
+      <c r="I14" s="199"/>
+      <c r="J14" s="199"/>
+      <c r="K14" s="179"/>
+      <c r="L14" s="179"/>
+      <c r="M14" s="179"/>
+    </row>
+    <row r="15" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A15" s="176" t="s">
         <v>207</v>
       </c>
-      <c r="B13" s="187"/>
-[...11 lines deleted...]
-      <c r="D14" s="200">
+      <c r="B15" s="176"/>
+      <c r="C15" s="176"/>
+      <c r="D15" s="182">
+        <f>-0.5*200</f>
+        <v>-100</v>
+      </c>
+      <c r="E15" s="176"/>
+      <c r="F15" s="176"/>
+      <c r="G15" s="181"/>
+      <c r="H15" s="181"/>
+      <c r="I15" s="181"/>
+      <c r="J15" s="181"/>
+      <c r="K15" s="179"/>
+      <c r="L15" s="179"/>
+      <c r="M15" s="179"/>
+    </row>
+    <row r="16" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A16" s="176" t="s">
+        <v>212</v>
+      </c>
+      <c r="B16" s="176"/>
+      <c r="C16" s="176"/>
+      <c r="D16" s="182">
+        <v>-100</v>
+      </c>
+      <c r="E16" s="176"/>
+      <c r="F16" s="176"/>
+      <c r="G16" s="181"/>
+      <c r="H16" s="181"/>
+      <c r="I16" s="181"/>
+      <c r="J16" s="181"/>
+      <c r="K16" s="179"/>
+      <c r="L16" s="179"/>
+      <c r="M16" s="179"/>
+    </row>
+    <row r="17" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A17" s="176" t="s">
+        <v>218</v>
+      </c>
+      <c r="B17" s="176"/>
+      <c r="C17" s="176"/>
+      <c r="D17" s="182">
+        <f>-8*3</f>
         <v>-24</v>
       </c>
-      <c r="K14" s="190"/>
-[...147 lines deleted...]
-      <c r="A24" s="187" t="s">
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="181"/>
+      <c r="H17" s="181"/>
+      <c r="I17" s="181"/>
+      <c r="J17" s="181"/>
+      <c r="K17" s="179"/>
+      <c r="L17" s="179"/>
+      <c r="M17" s="179"/>
+    </row>
+    <row r="18" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A18" s="176"/>
+      <c r="B18" s="176"/>
+      <c r="C18" s="176"/>
+      <c r="D18" s="176"/>
+      <c r="E18" s="176"/>
+      <c r="F18" s="176"/>
+      <c r="G18" s="176"/>
+      <c r="H18" s="176"/>
+      <c r="I18" s="176"/>
+      <c r="J18" s="176"/>
+      <c r="K18" s="179"/>
+      <c r="L18" s="179"/>
+      <c r="M18" s="179"/>
+    </row>
+    <row r="19" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A19" s="176" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="187"/>
-[...31 lines deleted...]
-      <c r="A26" s="194" t="s">
+      <c r="B19" s="176"/>
+      <c r="C19" s="176"/>
+      <c r="D19" s="185">
+        <f>SUM(D4:D17)</f>
+        <v>1148</v>
+      </c>
+      <c r="E19" s="176"/>
+      <c r="F19" s="176"/>
+      <c r="G19" s="198"/>
+      <c r="H19" s="176"/>
+      <c r="I19" s="176"/>
+      <c r="J19" s="176"/>
+      <c r="K19" s="179"/>
+      <c r="L19" s="179"/>
+      <c r="M19" s="179"/>
+    </row>
+    <row r="20" spans="1:13" ht="7.9" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A20" s="176"/>
+      <c r="B20" s="176"/>
+      <c r="C20" s="176"/>
+      <c r="D20" s="176"/>
+      <c r="E20" s="176"/>
+      <c r="F20" s="176"/>
+      <c r="G20" s="176"/>
+      <c r="H20" s="176"/>
+      <c r="I20" s="176"/>
+      <c r="J20" s="176"/>
+      <c r="K20" s="179"/>
+      <c r="L20" s="179"/>
+      <c r="M20" s="179"/>
+    </row>
+    <row r="21" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A21" s="186" t="s">
         <v>23</v>
       </c>
-      <c r="B26" s="194"/>
-[...18 lines deleted...]
-      <c r="D27" s="195">
+      <c r="B21" s="186"/>
+      <c r="C21" s="176"/>
+      <c r="D21" s="186"/>
+      <c r="E21" s="186"/>
+      <c r="F21" s="186"/>
+      <c r="G21" s="186"/>
+      <c r="H21" s="176"/>
+      <c r="I21" s="176"/>
+      <c r="J21" s="176"/>
+      <c r="K21" s="179"/>
+      <c r="L21" s="179"/>
+      <c r="M21" s="179"/>
+    </row>
+    <row r="22" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A22" s="176" t="s">
+        <v>9</v>
+      </c>
+      <c r="B22" s="176"/>
+      <c r="C22" s="176"/>
+      <c r="D22" s="187">
         <v>100000</v>
       </c>
-      <c r="E27" s="194"/>
-[...10 lines deleted...]
-      <c r="A28" s="187" t="s">
+      <c r="E22" s="186"/>
+      <c r="F22" s="186"/>
+      <c r="G22" s="186"/>
+      <c r="H22" s="176"/>
+      <c r="I22" s="176"/>
+      <c r="J22" s="176"/>
+      <c r="K22" s="179"/>
+      <c r="L22" s="179"/>
+      <c r="M22" s="179"/>
+    </row>
+    <row r="23" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A23" s="176" t="s">
         <v>10</v>
       </c>
-      <c r="B28" s="187"/>
-[...13 lines deleted...]
-      <c r="A29" s="187" t="s">
+      <c r="B23" s="176"/>
+      <c r="C23" s="176"/>
+      <c r="D23" s="186"/>
+      <c r="E23" s="186"/>
+      <c r="F23" s="186"/>
+      <c r="G23" s="186"/>
+      <c r="H23" s="176"/>
+      <c r="I23" s="176"/>
+      <c r="J23" s="176"/>
+      <c r="K23" s="179"/>
+      <c r="L23" s="179"/>
+      <c r="M23" s="179"/>
+    </row>
+    <row r="24" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A24" s="176" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="187"/>
-[...16 lines deleted...]
-      <c r="A30" s="187" t="s">
+      <c r="B24" s="176"/>
+      <c r="C24" s="176"/>
+      <c r="D24" s="180">
+        <f>D19</f>
+        <v>1148</v>
+      </c>
+      <c r="E24" s="186"/>
+      <c r="F24" s="186"/>
+      <c r="G24" s="186"/>
+      <c r="H24" s="176"/>
+      <c r="I24" s="176"/>
+      <c r="J24" s="176"/>
+      <c r="K24" s="179"/>
+      <c r="L24" s="179"/>
+      <c r="M24" s="179"/>
+    </row>
+    <row r="25" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A25" s="176" t="s">
         <v>25</v>
       </c>
-      <c r="B30" s="187"/>
-[...16 lines deleted...]
-      <c r="A31" s="187" t="s">
+      <c r="B25" s="176"/>
+      <c r="C25" s="176"/>
+      <c r="D25" s="188">
+        <f>D22/D24</f>
+        <v>87.108013937282223</v>
+      </c>
+      <c r="E25" s="186"/>
+      <c r="F25" s="186"/>
+      <c r="G25" s="186"/>
+      <c r="H25" s="176"/>
+      <c r="I25" s="176"/>
+      <c r="J25" s="176"/>
+      <c r="K25" s="179"/>
+      <c r="L25" s="179"/>
+      <c r="M25" s="179"/>
+    </row>
+    <row r="26" spans="1:13" ht="23.5" x14ac:dyDescent="0.75">
+      <c r="A26" s="176" t="s">
         <v>26</v>
       </c>
-      <c r="B31" s="187"/>
-[...1 lines deleted...]
-      <c r="D31" s="197" t="s">
+      <c r="B26" s="176"/>
+      <c r="C26" s="176"/>
+      <c r="D26" s="189" t="s">
+        <v>202</v>
+      </c>
+      <c r="E26" s="186"/>
+      <c r="F26" s="186"/>
+      <c r="G26" s="176"/>
+      <c r="H26" s="176"/>
+      <c r="I26" s="176"/>
+      <c r="J26" s="176"/>
+      <c r="K26" s="179"/>
+      <c r="L26" s="179"/>
+      <c r="M26" s="179"/>
+    </row>
+    <row r="27" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A27" s="176"/>
+      <c r="B27" s="176"/>
+      <c r="C27" s="176"/>
+      <c r="D27" s="176"/>
+      <c r="E27" s="186"/>
+      <c r="F27" s="186"/>
+      <c r="G27" s="176"/>
+      <c r="H27" s="176"/>
+      <c r="I27" s="176"/>
+      <c r="J27" s="176"/>
+      <c r="K27" s="179"/>
+      <c r="L27" s="179"/>
+      <c r="M27" s="179"/>
+    </row>
+    <row r="28" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A28" s="195" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="195"/>
+      <c r="C28" s="195"/>
+      <c r="D28" s="190">
+        <f>+D25*D24</f>
+        <v>99999.999999999985</v>
+      </c>
+      <c r="E28" s="186"/>
+      <c r="F28" s="186"/>
+      <c r="G28" s="176"/>
+      <c r="H28" s="176"/>
+      <c r="I28" s="176"/>
+      <c r="J28" s="176"/>
+      <c r="K28" s="179"/>
+      <c r="L28" s="179"/>
+      <c r="M28" s="179"/>
+    </row>
+    <row r="29" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A29" s="176" t="s">
+        <v>10</v>
+      </c>
+      <c r="B29" s="176"/>
+      <c r="C29" s="176"/>
+      <c r="D29" s="176" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" s="186"/>
+      <c r="F29" s="186"/>
+      <c r="G29" s="176"/>
+      <c r="H29" s="176"/>
+      <c r="I29" s="176"/>
+      <c r="J29" s="176"/>
+      <c r="K29" s="179"/>
+      <c r="L29" s="179"/>
+      <c r="M29" s="179"/>
+    </row>
+    <row r="30" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A30" s="176"/>
+      <c r="B30" s="176"/>
+      <c r="C30" s="176"/>
+      <c r="D30" s="176"/>
+      <c r="E30" s="176"/>
+      <c r="F30" s="176"/>
+      <c r="G30" s="176"/>
+      <c r="H30" s="176"/>
+      <c r="I30" s="176"/>
+      <c r="J30" s="176"/>
+      <c r="K30" s="179"/>
+      <c r="L30" s="179"/>
+      <c r="M30" s="179"/>
+    </row>
+    <row r="31" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A31" s="176" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="22"/>
+      <c r="C31" s="176"/>
+      <c r="D31" s="176"/>
+      <c r="E31" s="176"/>
+      <c r="F31" s="176"/>
+      <c r="G31" s="176"/>
+      <c r="H31" s="176"/>
+      <c r="I31" s="176"/>
+      <c r="J31" s="176"/>
+      <c r="K31" s="179"/>
+      <c r="L31" s="179"/>
+      <c r="M31" s="179"/>
+    </row>
+    <row r="32" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A32" s="176" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="176"/>
+      <c r="C32" s="176"/>
+      <c r="D32" s="176"/>
+      <c r="E32" s="176"/>
+      <c r="F32" s="176"/>
+      <c r="G32" s="176"/>
+      <c r="H32" s="176"/>
+      <c r="I32" s="176"/>
+      <c r="J32" s="176"/>
+      <c r="K32" s="179"/>
+      <c r="L32" s="179"/>
+      <c r="M32" s="179"/>
+    </row>
+    <row r="33" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A33" s="176" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="176"/>
+      <c r="C33" s="176"/>
+      <c r="D33" s="176"/>
+      <c r="E33" s="176"/>
+      <c r="F33" s="176"/>
+      <c r="G33" s="176"/>
+      <c r="H33" s="176"/>
+      <c r="I33" s="176"/>
+      <c r="J33" s="176"/>
+      <c r="K33" s="179"/>
+      <c r="L33" s="179"/>
+      <c r="M33" s="179"/>
+    </row>
+    <row r="34" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A34" s="179" t="s">
         <v>204</v>
       </c>
-      <c r="E31" s="194"/>
-[...234 lines deleted...]
-      <c r="M45" s="190"/>
+      <c r="B34" s="179"/>
+      <c r="C34" s="179"/>
+      <c r="D34" s="179"/>
+      <c r="E34" s="179"/>
+      <c r="F34" s="179"/>
+      <c r="G34" s="179"/>
+      <c r="H34" s="179"/>
+      <c r="I34" s="179"/>
+      <c r="J34" s="179"/>
+      <c r="K34" s="179"/>
+      <c r="L34" s="179"/>
+      <c r="M34" s="179"/>
+    </row>
+    <row r="35" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A35" s="179"/>
+      <c r="B35" s="179"/>
+      <c r="C35" s="179"/>
+      <c r="D35" s="179"/>
+      <c r="E35" s="179"/>
+      <c r="F35" s="179"/>
+      <c r="G35" s="179"/>
+      <c r="H35" s="179"/>
+      <c r="I35" s="179"/>
+      <c r="J35" s="179"/>
+      <c r="K35" s="179"/>
+      <c r="L35" s="179"/>
+      <c r="M35" s="179"/>
+    </row>
+    <row r="36" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A36" s="179"/>
+      <c r="B36" s="179"/>
+      <c r="C36" s="179"/>
+      <c r="D36" s="179"/>
+      <c r="E36" s="179"/>
+      <c r="F36" s="179"/>
+      <c r="G36" s="179"/>
+      <c r="H36" s="179"/>
+      <c r="I36" s="179"/>
+      <c r="J36" s="179"/>
+      <c r="K36" s="179"/>
+      <c r="L36" s="179"/>
+      <c r="M36" s="179"/>
+    </row>
+    <row r="37" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A37" s="179"/>
+      <c r="B37" s="179"/>
+      <c r="C37" s="179"/>
+      <c r="D37" s="179"/>
+      <c r="E37" s="179"/>
+      <c r="F37" s="179"/>
+      <c r="G37" s="179"/>
+      <c r="H37" s="179"/>
+      <c r="I37" s="179"/>
+      <c r="J37" s="179"/>
+      <c r="K37" s="179"/>
+      <c r="L37" s="179"/>
+      <c r="M37" s="179"/>
+    </row>
+    <row r="38" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A38" s="179"/>
+      <c r="B38" s="179"/>
+      <c r="C38" s="179"/>
+      <c r="D38" s="179"/>
+      <c r="E38" s="179"/>
+      <c r="F38" s="179"/>
+      <c r="G38" s="179"/>
+      <c r="H38" s="179"/>
+      <c r="I38" s="179"/>
+      <c r="J38" s="179"/>
+      <c r="K38" s="179"/>
+      <c r="L38" s="179"/>
+      <c r="M38" s="179"/>
+    </row>
+    <row r="39" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A39" s="179"/>
+      <c r="B39" s="179"/>
+      <c r="C39" s="179"/>
+      <c r="D39" s="179"/>
+      <c r="E39" s="179"/>
+      <c r="F39" s="179"/>
+      <c r="G39" s="179"/>
+      <c r="H39" s="179"/>
+      <c r="I39" s="179"/>
+      <c r="J39" s="179"/>
+      <c r="K39" s="179"/>
+      <c r="L39" s="179"/>
+      <c r="M39" s="179"/>
+    </row>
+    <row r="40" spans="1:13" ht="21" x14ac:dyDescent="0.5">
+      <c r="A40" s="179"/>
+      <c r="B40" s="179"/>
+      <c r="C40" s="179"/>
+      <c r="D40" s="179"/>
+      <c r="E40" s="179"/>
+      <c r="F40" s="179"/>
+      <c r="G40" s="179"/>
+      <c r="H40" s="179"/>
+      <c r="I40" s="179"/>
+      <c r="J40" s="179"/>
+      <c r="K40" s="179"/>
+      <c r="L40" s="179"/>
+      <c r="M40" s="179"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A33:C33"/>
-    <mergeCell ref="G6:M6"/>
+    <mergeCell ref="G3:J3"/>
+    <mergeCell ref="A28:C28"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="69" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:P66"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="J5" sqref="J5"/>
+    <sheetView topLeftCell="A56" workbookViewId="0">
+      <selection activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5"/>
+  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.7265625" customWidth="1"/>
     <col min="6" max="6" width="13.81640625" customWidth="1"/>
     <col min="7" max="7" width="10.1796875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.1796875" customWidth="1"/>
     <col min="9" max="9" width="13.1796875" customWidth="1"/>
     <col min="10" max="10" width="20.81640625" customWidth="1"/>
     <col min="13" max="13" width="8" customWidth="1"/>
     <col min="15" max="15" width="11.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="18.5">
-      <c r="C1" s="136" t="s">
+    <row r="1" spans="1:16" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="C1" s="125" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="C2" s="126" t="s">
+        <v>115</v>
+      </c>
+      <c r="E2" s="125"/>
+    </row>
+    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="I3" s="127"/>
+      <c r="J3" s="127" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="128" t="s">
         <v>116</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="C2" s="137" t="s">
+      <c r="B4" s="129"/>
+      <c r="C4" s="129"/>
+      <c r="D4" s="129"/>
+      <c r="E4" s="129"/>
+      <c r="F4" s="129"/>
+      <c r="G4" s="129"/>
+      <c r="H4" s="129"/>
+      <c r="I4" s="130"/>
+      <c r="J4" s="131">
+        <v>0</v>
+      </c>
+      <c r="K4" s="196" t="s">
         <v>117</v>
       </c>
-      <c r="E2" s="136"/>
-[...8 lines deleted...]
-      <c r="A4" s="139" t="s">
+      <c r="L4" s="197"/>
+      <c r="M4" s="132"/>
+      <c r="N4" s="132"/>
+      <c r="O4" s="132"/>
+      <c r="P4" s="132"/>
+    </row>
+    <row r="5" spans="1:16" ht="21.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="133" t="s">
         <v>118</v>
       </c>
-      <c r="B4" s="140"/>
-[...10 lines deleted...]
-      <c r="K4" s="213" t="s">
+      <c r="B5" s="134"/>
+      <c r="C5" s="134"/>
+      <c r="D5" s="134"/>
+      <c r="E5" s="134"/>
+      <c r="F5" s="134"/>
+      <c r="G5" s="134"/>
+      <c r="H5" s="134"/>
+      <c r="I5" s="135"/>
+      <c r="J5" s="136"/>
+    </row>
+    <row r="6" spans="1:16" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="133" t="s">
         <v>119</v>
       </c>
-      <c r="L4" s="214"/>
-[...6 lines deleted...]
-      <c r="A5" s="144" t="s">
+      <c r="B6" s="133" t="s">
         <v>120</v>
       </c>
-      <c r="B5" s="145"/>
-[...10 lines deleted...]
-      <c r="A6" s="144" t="s">
+      <c r="C6" s="134"/>
+      <c r="D6" s="134"/>
+      <c r="E6" s="134"/>
+      <c r="F6" s="134"/>
+      <c r="G6" s="134"/>
+      <c r="H6" s="134"/>
+      <c r="I6" s="135"/>
+      <c r="J6" s="136"/>
+    </row>
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A7" s="137" t="s">
         <v>121</v>
       </c>
-      <c r="B6" s="144" t="s">
+      <c r="C7" s="134"/>
+      <c r="D7" s="134"/>
+      <c r="E7" s="134"/>
+      <c r="F7" s="134"/>
+      <c r="G7" s="134"/>
+      <c r="H7" t="s">
+        <v>197</v>
+      </c>
+      <c r="I7" s="135"/>
+      <c r="J7" s="138"/>
+      <c r="K7" t="s">
         <v>122</v>
       </c>
-      <c r="C6" s="145"/>
-[...9 lines deleted...]
-      <c r="A7" s="148" t="s">
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A8" s="137" t="s">
         <v>123</v>
       </c>
-      <c r="C7" s="145"/>
-[...9 lines deleted...]
-      <c r="K7" t="s">
+      <c r="C8" s="134"/>
+      <c r="D8" s="134"/>
+      <c r="E8" s="134"/>
+      <c r="F8" s="134"/>
+      <c r="G8" s="134"/>
+      <c r="H8" t="s">
+        <v>198</v>
+      </c>
+      <c r="I8" s="135"/>
+      <c r="J8" s="138"/>
+      <c r="K8" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="8" spans="1:16">
-      <c r="A8" s="148" t="s">
+    <row r="9" spans="1:16" ht="15.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="133" t="s">
         <v>125</v>
       </c>
-      <c r="C8" s="145"/>
-[...9 lines deleted...]
-      <c r="K8" t="s">
+      <c r="B9" s="134"/>
+      <c r="C9" s="134"/>
+      <c r="D9" s="134"/>
+      <c r="E9" s="134"/>
+      <c r="F9" s="134"/>
+      <c r="G9" s="134"/>
+      <c r="H9" s="134"/>
+      <c r="I9" s="135"/>
+      <c r="J9" s="136"/>
+    </row>
+    <row r="10" spans="1:16" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="137" t="s">
         <v>126</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="144" t="s">
+      <c r="B10" s="134"/>
+      <c r="C10" s="134"/>
+      <c r="D10" s="134"/>
+      <c r="E10" s="134"/>
+      <c r="F10" s="134"/>
+      <c r="G10" s="126" t="s">
         <v>127</v>
       </c>
-      <c r="B9" s="145"/>
-[...10 lines deleted...]
-      <c r="A10" s="148" t="s">
+      <c r="J10" s="138" t="s">
         <v>128</v>
       </c>
-      <c r="B10" s="145"/>
-[...4 lines deleted...]
-      <c r="G10" s="137" t="s">
+      <c r="K10" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="137" t="s">
         <v>129</v>
       </c>
-      <c r="J10" s="149" t="s">
+      <c r="B11" s="134"/>
+      <c r="C11" s="134"/>
+      <c r="D11" s="134"/>
+      <c r="E11" s="134"/>
+      <c r="F11" s="134"/>
+      <c r="G11" s="126" t="s">
+        <v>127</v>
+      </c>
+      <c r="J11" s="138"/>
+      <c r="K11" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="137" t="s">
         <v>130</v>
       </c>
-      <c r="K10" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="148" t="s">
+      <c r="B12" s="134"/>
+      <c r="C12" s="134"/>
+      <c r="D12" s="134"/>
+      <c r="E12" s="134"/>
+      <c r="F12" s="134"/>
+      <c r="G12" s="126" t="s">
         <v>131</v>
       </c>
-      <c r="B11" s="145"/>
-[...8 lines deleted...]
-      <c r="K11" t="s">
+      <c r="H12" s="134"/>
+      <c r="I12" s="135"/>
+      <c r="J12" s="138" t="s">
+        <v>128</v>
+      </c>
+      <c r="K12" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="12" spans="1:16" ht="14.5">
-      <c r="A12" s="148" t="s">
+    <row r="13" spans="1:16" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="137" t="s">
         <v>132</v>
       </c>
-      <c r="B12" s="145"/>
-[...4 lines deleted...]
-      <c r="G12" s="137" t="s">
+      <c r="G13" s="126" t="s">
+        <v>131</v>
+      </c>
+      <c r="J13" s="138" t="s">
         <v>133</v>
       </c>
-      <c r="H12" s="145"/>
-[...9 lines deleted...]
-      <c r="A13" s="148" t="s">
+      <c r="K13" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="137" t="s">
         <v>134</v>
       </c>
-      <c r="G13" s="137" t="s">
+      <c r="G14" s="126" t="s">
+        <v>131</v>
+      </c>
+      <c r="J14" s="138" t="s">
+        <v>128</v>
+      </c>
+      <c r="K14" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="137" t="s">
+        <v>135</v>
+      </c>
+      <c r="G15" s="126" t="s">
+        <v>131</v>
+      </c>
+      <c r="J15" s="138" t="s">
         <v>133</v>
       </c>
-      <c r="J13" s="149" t="s">
-[...2 lines deleted...]
-      <c r="K13" t="s">
+      <c r="K15" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="23.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="139" t="s">
+        <v>136</v>
+      </c>
+      <c r="B16" s="140"/>
+      <c r="C16" s="140"/>
+      <c r="D16" s="141" t="s">
+        <v>137</v>
+      </c>
+      <c r="E16" s="140"/>
+      <c r="F16" s="140"/>
+      <c r="G16" s="140"/>
+      <c r="H16" s="140"/>
+      <c r="I16" s="135"/>
+      <c r="J16" s="136"/>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A17" s="137" t="s">
+        <v>138</v>
+      </c>
+      <c r="C17" s="134"/>
+      <c r="D17" s="134"/>
+      <c r="E17" s="134"/>
+      <c r="F17" s="134"/>
+      <c r="G17" s="134"/>
+      <c r="H17" s="134"/>
+      <c r="I17" s="135"/>
+      <c r="J17" s="136"/>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A18" s="137" t="s">
+        <v>139</v>
+      </c>
+      <c r="B18" s="134"/>
+      <c r="C18" s="134"/>
+      <c r="D18" s="134"/>
+      <c r="E18" s="134"/>
+      <c r="F18" s="134"/>
+      <c r="G18" s="134"/>
+      <c r="H18" s="134"/>
+      <c r="I18" s="135"/>
+      <c r="J18" s="138" t="s">
+        <v>128</v>
+      </c>
+      <c r="K18" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="14" spans="1:16" ht="14.5">
-[...23 lines deleted...]
-      <c r="K15" t="s">
+    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A19" s="137" t="s">
+        <v>140</v>
+      </c>
+      <c r="B19" s="134"/>
+      <c r="C19" s="134"/>
+      <c r="D19" s="134"/>
+      <c r="E19" s="134"/>
+      <c r="F19" s="134"/>
+      <c r="G19" s="134"/>
+      <c r="H19" s="134"/>
+      <c r="I19" s="135"/>
+      <c r="J19" s="138" t="s">
+        <v>128</v>
+      </c>
+      <c r="K19" t="s">
         <v>124</v>
-      </c>
-[...65 lines deleted...]
-        <v>126</v>
       </c>
       <c r="L19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="20" spans="1:12">
-[...12 lines deleted...]
-        <v>130</v>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A20" s="137" t="s">
+        <v>141</v>
+      </c>
+      <c r="B20" s="134"/>
+      <c r="C20" s="134"/>
+      <c r="D20" s="134"/>
+      <c r="E20" s="134"/>
+      <c r="F20" s="134"/>
+      <c r="G20" s="134"/>
+      <c r="H20" s="134"/>
+      <c r="I20" s="135"/>
+      <c r="J20" s="138" t="s">
+        <v>128</v>
       </c>
       <c r="K20" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L20" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="21" spans="1:12">
-[...12 lines deleted...]
-        <v>130</v>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A21" s="137" t="s">
+        <v>142</v>
+      </c>
+      <c r="B21" s="134"/>
+      <c r="C21" s="134"/>
+      <c r="D21" s="134"/>
+      <c r="E21" s="134"/>
+      <c r="F21" s="134"/>
+      <c r="G21" s="134"/>
+      <c r="H21" s="134"/>
+      <c r="I21" s="135"/>
+      <c r="J21" s="138" t="s">
+        <v>128</v>
       </c>
       <c r="K21" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L21" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="22" spans="1:12">
-[...12 lines deleted...]
-        <v>130</v>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A22" s="137" t="s">
+        <v>143</v>
+      </c>
+      <c r="B22" s="134"/>
+      <c r="C22" s="134"/>
+      <c r="D22" s="134"/>
+      <c r="E22" s="134"/>
+      <c r="F22" s="134"/>
+      <c r="G22" s="134"/>
+      <c r="H22" s="134"/>
+      <c r="I22" s="135"/>
+      <c r="J22" s="138" t="s">
+        <v>128</v>
       </c>
       <c r="K22" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L22" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="23" spans="1:12">
-[...12 lines deleted...]
-        <v>130</v>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A23" s="137" t="s">
+        <v>144</v>
+      </c>
+      <c r="B23" s="134"/>
+      <c r="C23" s="134"/>
+      <c r="D23" s="134"/>
+      <c r="E23" s="134"/>
+      <c r="F23" s="134"/>
+      <c r="G23" s="134"/>
+      <c r="H23" s="134"/>
+      <c r="I23" s="135"/>
+      <c r="J23" s="138" t="s">
+        <v>128</v>
       </c>
       <c r="K23" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L23" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="24" spans="1:12">
-[...12 lines deleted...]
-        <v>130</v>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A24" s="137" t="s">
+        <v>145</v>
+      </c>
+      <c r="B24" s="134"/>
+      <c r="C24" s="134"/>
+      <c r="D24" s="134"/>
+      <c r="E24" s="134"/>
+      <c r="F24" s="134"/>
+      <c r="G24" s="134"/>
+      <c r="H24" s="134"/>
+      <c r="I24" s="135"/>
+      <c r="J24" s="138" t="s">
+        <v>128</v>
       </c>
       <c r="K24" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L24" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="25" spans="1:12">
-[...12 lines deleted...]
-        <v>130</v>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A25" s="137" t="s">
+        <v>146</v>
+      </c>
+      <c r="B25" s="134"/>
+      <c r="C25" s="134"/>
+      <c r="D25" s="134"/>
+      <c r="E25" s="134"/>
+      <c r="F25" s="134"/>
+      <c r="G25" s="134"/>
+      <c r="H25" s="134"/>
+      <c r="I25" s="135"/>
+      <c r="J25" s="138" t="s">
+        <v>128</v>
       </c>
       <c r="K25" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="26" spans="1:12">
-[...12 lines deleted...]
-        <v>130</v>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A26" s="137" t="s">
+        <v>147</v>
+      </c>
+      <c r="B26" s="134"/>
+      <c r="C26" s="134"/>
+      <c r="D26" s="134"/>
+      <c r="E26" s="134"/>
+      <c r="F26" s="134"/>
+      <c r="G26" s="134"/>
+      <c r="H26" s="134"/>
+      <c r="I26" s="135"/>
+      <c r="J26" s="138" t="s">
+        <v>128</v>
       </c>
       <c r="K26" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L26" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="27" spans="1:12">
-[...12 lines deleted...]
-        <v>130</v>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A27" s="137" t="s">
+        <v>148</v>
+      </c>
+      <c r="B27" s="134"/>
+      <c r="C27" s="134"/>
+      <c r="D27" s="134"/>
+      <c r="E27" s="134"/>
+      <c r="F27" s="134"/>
+      <c r="G27" s="134"/>
+      <c r="H27" s="134"/>
+      <c r="I27" s="135"/>
+      <c r="J27" s="138" t="s">
+        <v>128</v>
       </c>
       <c r="K27" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L27" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="28" spans="1:12">
-[...12 lines deleted...]
-        <v>130</v>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A28" s="137" t="s">
+        <v>149</v>
+      </c>
+      <c r="B28" s="137"/>
+      <c r="C28" s="134"/>
+      <c r="D28" s="134"/>
+      <c r="E28" s="134"/>
+      <c r="F28" s="134"/>
+      <c r="G28" s="134"/>
+      <c r="H28" s="134"/>
+      <c r="I28" s="135"/>
+      <c r="J28" s="138" t="s">
+        <v>128</v>
       </c>
       <c r="K28" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L28" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
-[...12 lines deleted...]
-        <v>130</v>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A29" s="137" t="s">
+        <v>150</v>
+      </c>
+      <c r="B29" s="137"/>
+      <c r="C29" s="134"/>
+      <c r="D29" s="134"/>
+      <c r="E29" s="134"/>
+      <c r="F29" s="134"/>
+      <c r="G29" s="134"/>
+      <c r="H29" s="134"/>
+      <c r="I29" s="135"/>
+      <c r="J29" s="138" t="s">
+        <v>128</v>
       </c>
       <c r="K29" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L29" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="30" spans="1:12">
-[...12 lines deleted...]
-        <v>130</v>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A30" s="137" t="s">
+        <v>151</v>
+      </c>
+      <c r="B30" s="137"/>
+      <c r="C30" s="134"/>
+      <c r="D30" s="134"/>
+      <c r="E30" s="134"/>
+      <c r="F30" s="134"/>
+      <c r="G30" s="134"/>
+      <c r="H30" s="134"/>
+      <c r="I30" s="135"/>
+      <c r="J30" s="138" t="s">
+        <v>128</v>
       </c>
       <c r="K30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L30" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="31" spans="1:12">
-[...12 lines deleted...]
-        <v>130</v>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A31" s="137" t="s">
+        <v>152</v>
+      </c>
+      <c r="B31" s="134"/>
+      <c r="C31" s="134"/>
+      <c r="D31" s="134"/>
+      <c r="E31" s="134"/>
+      <c r="F31" s="134"/>
+      <c r="G31" s="134"/>
+      <c r="H31" s="134"/>
+      <c r="I31" s="135"/>
+      <c r="J31" s="138" t="s">
+        <v>128</v>
       </c>
       <c r="K31" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L31" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="32" spans="1:12" ht="15.5">
-[...26 lines deleted...]
-        <v>130</v>
+    <row r="32" spans="1:12" ht="15.5" x14ac:dyDescent="0.25">
+      <c r="A32" s="133" t="s">
+        <v>153</v>
+      </c>
+      <c r="B32" s="134"/>
+      <c r="C32" s="134"/>
+      <c r="D32" s="134"/>
+      <c r="E32" s="134"/>
+      <c r="F32" s="134"/>
+      <c r="G32" s="134"/>
+      <c r="H32" s="134"/>
+      <c r="I32" s="135"/>
+      <c r="J32" s="142"/>
+    </row>
+    <row r="33" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A33" s="137" t="s">
+        <v>154</v>
+      </c>
+      <c r="B33" s="134"/>
+      <c r="C33" s="134"/>
+      <c r="D33" s="134"/>
+      <c r="E33" s="134"/>
+      <c r="F33" s="134"/>
+      <c r="G33" s="134"/>
+      <c r="H33" s="134"/>
+      <c r="I33" s="135"/>
+      <c r="J33" s="138" t="s">
+        <v>128</v>
       </c>
       <c r="K33" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L33" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="34" spans="1:16">
-[...12 lines deleted...]
-        <v>130</v>
+    <row r="34" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A34" s="137" t="s">
+        <v>155</v>
+      </c>
+      <c r="B34" s="134"/>
+      <c r="C34" s="134"/>
+      <c r="D34" s="134"/>
+      <c r="E34" s="134"/>
+      <c r="F34" s="134"/>
+      <c r="G34" s="134"/>
+      <c r="H34" s="134"/>
+      <c r="I34" s="135"/>
+      <c r="J34" s="138" t="s">
+        <v>128</v>
       </c>
       <c r="K34" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L34" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="35" spans="1:16">
-[...12 lines deleted...]
-        <v>130</v>
+    <row r="35" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A35" s="137" t="s">
+        <v>156</v>
+      </c>
+      <c r="B35" s="134"/>
+      <c r="C35" s="134"/>
+      <c r="D35" s="134"/>
+      <c r="E35" s="134"/>
+      <c r="F35" s="134"/>
+      <c r="G35" s="134"/>
+      <c r="H35" s="134"/>
+      <c r="I35" s="135"/>
+      <c r="J35" s="138" t="s">
+        <v>128</v>
       </c>
       <c r="K35" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L35" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="36" spans="1:16">
-[...12 lines deleted...]
-        <v>130</v>
+    <row r="36" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A36" s="137" t="s">
+        <v>157</v>
+      </c>
+      <c r="B36" s="134"/>
+      <c r="C36" s="134"/>
+      <c r="D36" s="134"/>
+      <c r="E36" s="134"/>
+      <c r="F36" s="134"/>
+      <c r="G36" s="134"/>
+      <c r="H36" s="134"/>
+      <c r="I36" s="135"/>
+      <c r="J36" s="138" t="s">
+        <v>128</v>
       </c>
       <c r="K36" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L36" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="37" spans="1:16">
-[...12 lines deleted...]
-        <v>130</v>
+    <row r="37" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A37" s="137" t="s">
+        <v>158</v>
+      </c>
+      <c r="B37" s="134"/>
+      <c r="C37" s="134"/>
+      <c r="D37" s="134"/>
+      <c r="E37" s="134"/>
+      <c r="F37" s="134"/>
+      <c r="G37" s="134"/>
+      <c r="H37" s="134"/>
+      <c r="I37" s="135"/>
+      <c r="J37" s="138" t="s">
+        <v>128</v>
       </c>
       <c r="K37" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L37" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="38" spans="1:16">
-[...12 lines deleted...]
-        <v>130</v>
+    <row r="38" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A38" s="137" t="s">
+        <v>159</v>
+      </c>
+      <c r="B38" s="134"/>
+      <c r="C38" s="134"/>
+      <c r="D38" s="134"/>
+      <c r="E38" s="134"/>
+      <c r="F38" s="134"/>
+      <c r="G38" s="134"/>
+      <c r="H38" s="134"/>
+      <c r="I38" s="135"/>
+      <c r="J38" s="138" t="s">
+        <v>128</v>
       </c>
       <c r="K38" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L38" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="39" spans="1:16">
-[...12 lines deleted...]
-        <v>130</v>
+    <row r="39" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A39" s="137" t="s">
+        <v>160</v>
+      </c>
+      <c r="B39" s="134"/>
+      <c r="C39" s="134"/>
+      <c r="D39" s="134"/>
+      <c r="E39" s="134"/>
+      <c r="F39" s="134"/>
+      <c r="G39" s="134"/>
+      <c r="H39" s="134"/>
+      <c r="I39" s="135"/>
+      <c r="J39" s="138" t="s">
+        <v>128</v>
       </c>
       <c r="K39" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L39" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="40" spans="1:16">
-[...12 lines deleted...]
-        <v>130</v>
+    <row r="40" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A40" s="137" t="s">
+        <v>161</v>
+      </c>
+      <c r="B40" s="134"/>
+      <c r="C40" s="134"/>
+      <c r="D40" s="134"/>
+      <c r="E40" s="134"/>
+      <c r="F40" s="134"/>
+      <c r="G40" s="134"/>
+      <c r="H40" s="134"/>
+      <c r="I40" s="135"/>
+      <c r="J40" s="138" t="s">
+        <v>128</v>
       </c>
       <c r="K40" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L40" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="41" spans="1:16">
-[...12 lines deleted...]
-        <v>130</v>
+    <row r="41" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A41" s="137" t="s">
+        <v>162</v>
+      </c>
+      <c r="B41" s="134"/>
+      <c r="C41" s="134"/>
+      <c r="D41" s="134"/>
+      <c r="E41" s="134"/>
+      <c r="F41" s="134"/>
+      <c r="G41" s="134"/>
+      <c r="H41" s="134"/>
+      <c r="I41" s="135"/>
+      <c r="J41" s="138" t="s">
+        <v>128</v>
       </c>
       <c r="K41" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L41" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="42" spans="1:16">
-[...12 lines deleted...]
-        <v>130</v>
+    <row r="42" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A42" s="137" t="s">
+        <v>163</v>
+      </c>
+      <c r="B42" s="134"/>
+      <c r="C42" s="134"/>
+      <c r="D42" s="134"/>
+      <c r="E42" s="134"/>
+      <c r="F42" s="134"/>
+      <c r="G42" s="134"/>
+      <c r="H42" s="134"/>
+      <c r="I42" s="135"/>
+      <c r="J42" s="138" t="s">
+        <v>128</v>
       </c>
       <c r="K42" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L42" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="43" spans="1:16" ht="22.15" customHeight="1">
-      <c r="A43" s="154" t="s">
+    <row r="43" spans="1:16" ht="22.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="143" t="s">
+        <v>164</v>
+      </c>
+      <c r="C43" s="143" t="s">
+        <v>165</v>
+      </c>
+      <c r="J43" s="144"/>
+      <c r="P43" s="127"/>
+    </row>
+    <row r="44" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
         <v>166</v>
       </c>
-      <c r="C43" s="154" t="s">
+      <c r="L44" s="127"/>
+      <c r="M44" s="127"/>
+      <c r="N44" s="127"/>
+      <c r="O44" s="127"/>
+      <c r="P44" s="127"/>
+    </row>
+    <row r="45" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
         <v>167</v>
       </c>
-      <c r="J43" s="155"/>
-[...3 lines deleted...]
-      <c r="A44" t="s">
+      <c r="F45" s="145" t="s">
+        <v>10</v>
+      </c>
+      <c r="J45" s="146" t="s">
+        <v>128</v>
+      </c>
+      <c r="K45" t="s">
         <v>168</v>
       </c>
-      <c r="L44" s="138"/>
-[...6 lines deleted...]
-      <c r="A45" t="s">
+    </row>
+    <row r="46" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A46" s="147" t="s">
         <v>169</v>
       </c>
-      <c r="F45" s="156" t="s">
-[...5 lines deleted...]
-      <c r="K45" t="s">
+      <c r="J46" s="146" t="s">
+        <v>128</v>
+      </c>
+      <c r="K46" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A47" s="147" t="s">
         <v>170</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="158" t="s">
+      <c r="J47" s="146" t="s">
+        <v>128</v>
+      </c>
+      <c r="K47" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
         <v>171</v>
       </c>
-      <c r="J46" s="157" t="s">
-[...21 lines deleted...]
-      <c r="B48" s="158"/>
+      <c r="B48" s="147"/>
       <c r="D48" t="s">
         <v>10</v>
       </c>
       <c r="G48" t="s">
         <v>10</v>
       </c>
-      <c r="J48" s="157"/>
+      <c r="J48" s="146"/>
       <c r="K48" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:12">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
+        <v>172</v>
+      </c>
+      <c r="B49" s="147"/>
+      <c r="J49" s="146" t="s">
+        <v>128</v>
+      </c>
+      <c r="K49" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="143" t="s">
+        <v>173</v>
+      </c>
+      <c r="E50" s="143" t="s">
+        <v>165</v>
+      </c>
+      <c r="J50" s="144"/>
+    </row>
+    <row r="51" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
         <v>174</v>
       </c>
-      <c r="B49" s="158"/>
-[...20 lines deleted...]
-      <c r="J51" s="155"/>
+      <c r="J51" s="144"/>
       <c r="L51" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="52" spans="1:12">
+    <row r="52" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
+        <v>175</v>
+      </c>
+      <c r="J52" s="146" t="s">
+        <v>128</v>
+      </c>
+      <c r="K52" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>176</v>
+      </c>
+      <c r="J53" s="146" t="s">
+        <v>128</v>
+      </c>
+      <c r="K53" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
         <v>177</v>
       </c>
-      <c r="J52" s="157" t="s">
-[...7 lines deleted...]
-      <c r="A53" t="s">
+      <c r="J54" s="146" t="s">
+        <v>128</v>
+      </c>
+      <c r="K54" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
         <v>178</v>
       </c>
-      <c r="J53" s="157" t="s">
-[...7 lines deleted...]
-      <c r="A54" t="s">
+      <c r="J55" s="146" t="s">
+        <v>128</v>
+      </c>
+      <c r="K55" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="143" t="s">
         <v>179</v>
       </c>
-      <c r="J54" s="157" t="s">
-[...7 lines deleted...]
-      <c r="A55" t="s">
+      <c r="J56" s="144"/>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
         <v>180</v>
       </c>
-      <c r="J55" s="157" t="s">
-[...7 lines deleted...]
-      <c r="A56" s="154" t="s">
+      <c r="C57" t="s">
         <v>181</v>
       </c>
-      <c r="J56" s="155"/>
-[...2 lines deleted...]
-      <c r="A57" t="s">
+      <c r="G57" s="145" t="s">
+        <v>10</v>
+      </c>
+      <c r="H57" s="145"/>
+      <c r="J57" s="146"/>
+      <c r="K57" t="s">
         <v>182</v>
       </c>
-      <c r="C57" t="s">
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
         <v>183</v>
       </c>
-      <c r="G57" s="156" t="s">
+      <c r="C58" t="s">
+        <v>184</v>
+      </c>
+      <c r="G58" s="145" t="s">
         <v>10</v>
       </c>
-      <c r="H57" s="156"/>
-[...6 lines deleted...]
-      <c r="A58" t="s">
+      <c r="H58" s="145"/>
+      <c r="J58" s="146"/>
+      <c r="K58" t="s">
         <v>185</v>
       </c>
-      <c r="C58" t="s">
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
         <v>186</v>
       </c>
-      <c r="G58" s="156" t="s">
+      <c r="G59" s="148" t="s">
         <v>10</v>
       </c>
-      <c r="H58" s="156"/>
-[...1 lines deleted...]
-      <c r="K58" t="s">
+      <c r="H59" s="148"/>
+      <c r="J59" s="146" t="s">
+        <v>133</v>
+      </c>
+      <c r="K59" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
         <v>187</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" t="s">
+      <c r="G60" s="148" t="s">
+        <v>10</v>
+      </c>
+      <c r="H60" s="148"/>
+      <c r="J60" s="146" t="s">
+        <v>133</v>
+      </c>
+      <c r="K60" t="s">
         <v>188</v>
       </c>
-      <c r="G59" s="159" t="s">
-[...11 lines deleted...]
-      <c r="A60" t="s">
+    </row>
+    <row r="61" spans="1:12" ht="15.5" x14ac:dyDescent="0.25">
+      <c r="A61" s="133" t="s">
         <v>189</v>
       </c>
-      <c r="G60" s="159" t="s">
-[...6 lines deleted...]
-      <c r="K60" t="s">
+      <c r="J61" s="149"/>
+    </row>
+    <row r="62" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
         <v>190</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A61" s="144" t="s">
+      <c r="F62" s="127">
+        <v>1150</v>
+      </c>
+      <c r="G62" s="127">
+        <v>610301</v>
+      </c>
+      <c r="H62" s="147" t="s">
         <v>191</v>
       </c>
-      <c r="J61" s="160"/>
-[...2 lines deleted...]
-      <c r="A62" t="s">
+      <c r="I62" s="127"/>
+      <c r="J62" s="146" t="s">
+        <v>133</v>
+      </c>
+      <c r="K62" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A63" s="137" t="s">
         <v>192</v>
       </c>
-      <c r="F62" s="138">
-[...5 lines deleted...]
-      <c r="H62" s="158" t="s">
+      <c r="F63" s="127">
+        <v>7201</v>
+      </c>
+      <c r="G63" s="127">
+        <v>600301</v>
+      </c>
+      <c r="H63" s="147" t="s">
         <v>193</v>
       </c>
-      <c r="I62" s="138"/>
-[...8 lines deleted...]
-      <c r="A63" s="148" t="s">
+      <c r="J63" s="146" t="s">
+        <v>128</v>
+      </c>
+      <c r="K63" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A64" s="137" t="s">
         <v>194</v>
       </c>
-      <c r="F63" s="138">
-[...5 lines deleted...]
-      <c r="H63" s="158" t="s">
+      <c r="F64" s="127"/>
+      <c r="G64" s="127"/>
+      <c r="H64" s="147"/>
+      <c r="J64" s="146"/>
+      <c r="K64" t="s">
         <v>195</v>
       </c>
-      <c r="J63" s="157" t="s">
-[...18 lines deleted...]
-    <row r="65" spans="1:10" ht="13" thickBot="1">
+    </row>
+    <row r="65" spans="1:10" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A65" t="s">
         <v>10</v>
       </c>
-      <c r="G65" s="159" t="s">
+      <c r="G65" s="148" t="s">
         <v>10</v>
       </c>
-      <c r="H65" s="159"/>
-[...6 lines deleted...]
-      <c r="J66" s="161">
+      <c r="H65" s="148"/>
+    </row>
+    <row r="66" spans="1:10" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A66" s="143" t="s">
+        <v>196</v>
+      </c>
+      <c r="F66" s="126"/>
+      <c r="J66" s="150">
         <f>SUM(J4:J63)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="K4:L4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
-</worksheet>
-[...479 lines deleted...]
-  <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Procedure </vt:lpstr>
       <vt:lpstr>Per Activity</vt:lpstr>
       <vt:lpstr>Billable Hours</vt:lpstr>
       <vt:lpstr>Reconcile</vt:lpstr>
-      <vt:lpstr>Procedure </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Personal copy</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>testuser</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>