--- v0 (2026-06-25)
+++ v1 (2026-08-26)
@@ -1,1645 +1,12295 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...42 lines deleted...]
-</workbook>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:body>
+    <w:p w14:paraId="0D83056F" w14:textId="4190AB99" w:rsidR="00B134EB" w:rsidRDefault="00657F9C" w:rsidP="00AF4476">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7760"/>
+        </w:tabs>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Internal</w:t>
+      </w:r>
+      <w:r w:rsidR="0031460F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/External</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sales </w:t>
+      </w:r>
+      <w:r w:rsidR="002B0CFC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Approval</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4476">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003A103A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="002B0CFC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Request to Conduct Internal/External Sales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76742419" w14:textId="77777777" w:rsidR="00B134EB" w:rsidRPr="00B134EB" w:rsidRDefault="00B134EB" w:rsidP="00B134EB">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="double" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B73521C" w14:textId="77777777" w:rsidR="00B454E7" w:rsidRPr="00B454E7" w:rsidRDefault="00D23024" w:rsidP="00DE356A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B454E7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Administrative Policies:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E880D47" w14:textId="298D20B4" w:rsidR="00B454E7" w:rsidRDefault="00B454E7" w:rsidP="00B454E7">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00BD7BD9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:b w:val="0"/>
+            <w:i/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Selling Goods and Services to University Departments</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="14189CF0" w14:textId="43C86674" w:rsidR="00B454E7" w:rsidRPr="00B454E7" w:rsidRDefault="00B454E7" w:rsidP="00B454E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00BD7BD9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Selling Goods and Services to External Customers</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="09B878EC" w14:textId="77777777" w:rsidR="004578C3" w:rsidRPr="00EA0FF8" w:rsidRDefault="004578C3" w:rsidP="004578C3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3278933C" w14:textId="32C24FB8" w:rsidR="00A62091" w:rsidRDefault="00E11CCC" w:rsidP="004578C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The purpose of this form is to capture the essential information related to the pending business activity with internal</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2929">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>external customers, establish beginning rates, mitigate potential risks, and secure necessary approvals. Any unit desiring to conduct sales activity must obtain initial approvals.</w:t>
+      </w:r>
+      <w:r w:rsidR="00914C65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After receiving initial approval for the general sales activity, ongoing accountability and oversight will be </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4682">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>addressed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as defined in the respective policies and procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276B9D82" w14:textId="77777777" w:rsidR="00E11CCC" w:rsidRPr="00EA0FF8" w:rsidRDefault="00E11CCC" w:rsidP="004578C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2788D3CE" w14:textId="5264F875" w:rsidR="004578C3" w:rsidRDefault="00C621B6" w:rsidP="00A17B5B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Department ID Description</w:t>
+      </w:r>
+      <w:r w:rsidR="00357604">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36EFA333" w14:textId="09B4F9A8" w:rsidR="002E4682" w:rsidRDefault="002E4682" w:rsidP="00A17B5B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Applicant: _____________________________________________________ Email: ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C418A08" w14:textId="77777777" w:rsidR="00497ABF" w:rsidRDefault="00497ABF" w:rsidP="00497ABF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Chief Financial Manager: _________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D705A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Email: ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29595782" w14:textId="5CEA9A2D" w:rsidR="00497ABF" w:rsidRDefault="00D91D9D" w:rsidP="00497ABF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Business Manager</w:t>
+      </w:r>
+      <w:r w:rsidR="00497ABF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:______________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00497ABF" w:rsidRPr="00D705A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00497ABF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Email: ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D97382B" w14:textId="77777777" w:rsidR="00FF73A1" w:rsidRDefault="00FF73A1" w:rsidP="00FF73A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D529DFE" w14:textId="77777777" w:rsidR="00FF73A1" w:rsidRPr="00FF73A1" w:rsidRDefault="00FF73A1" w:rsidP="00FF73A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1651A48B" w14:textId="0B3965E4" w:rsidR="00145C69" w:rsidRPr="00145C69" w:rsidRDefault="00145C69" w:rsidP="0042609E">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00145C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1. IDENTIFY THE GOODS OR SERVICES THAT WILL BE SOLD.</w:t>
+      </w:r>
+      <w:r w:rsidR="0016582C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00145C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ele</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00145C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t from the following </w:t>
+      </w:r>
+      <w:r w:rsidR="0016582C" w:rsidRPr="00145C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>activities typical for internal/external sales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AB8970" w14:textId="6AE15175" w:rsidR="00A16FAC" w:rsidRPr="001052AE" w:rsidRDefault="000C044A" w:rsidP="008E5A1D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001052AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Professional consulting services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="435F67CB" w14:textId="0DE18CC9" w:rsidR="001052AE" w:rsidRPr="001052AE" w:rsidRDefault="000C044A" w:rsidP="008E5A1D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001052AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sale of support / administrative services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BB69C7" w14:textId="20E2B40B" w:rsidR="001052AE" w:rsidRPr="001052AE" w:rsidRDefault="000C044A" w:rsidP="008E5A1D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001052AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Laboratory testing services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63603DB2" w14:textId="3421C63D" w:rsidR="001052AE" w:rsidRPr="001052AE" w:rsidRDefault="000C044A" w:rsidP="008E5A1D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001052AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Testing of equipment or product</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C25E9A1" w14:textId="0EBEED80" w:rsidR="001052AE" w:rsidRPr="001052AE" w:rsidRDefault="000C044A" w:rsidP="008E5A1D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001052AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sale of materials, including scrap metal, excess inventory, or by-products of other activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3D1B86" w14:textId="4DAA0B16" w:rsidR="001052AE" w:rsidRPr="001052AE" w:rsidRDefault="000C044A" w:rsidP="008E5A1D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001052AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sale of equipment that was created at the University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2328BA97" w14:textId="0F781EB1" w:rsidR="001052AE" w:rsidRPr="001052AE" w:rsidRDefault="000C044A" w:rsidP="008E5A1D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001052AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Workshop</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A90B78" w14:textId="0E3E1BA9" w:rsidR="001052AE" w:rsidRPr="001052AE" w:rsidRDefault="000C044A" w:rsidP="008E5A1D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001052AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Laboratory use services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13EB3A6B" w14:textId="7FB7CE13" w:rsidR="001052AE" w:rsidRPr="001052AE" w:rsidRDefault="000C044A" w:rsidP="008E5A1D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001052AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Membership</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B37685" w14:textId="4969AB22" w:rsidR="001052AE" w:rsidRPr="001052AE" w:rsidRDefault="000C044A" w:rsidP="008E5A1D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001052AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Software as a Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2F64E4" w14:textId="4795A819" w:rsidR="001052AE" w:rsidRDefault="000C044A" w:rsidP="008E5A1D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001052AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Other</w:t>
+      </w:r>
+      <w:r w:rsidR="009B3EBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A021D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE97F03" w14:textId="77777777" w:rsidR="00A16FAC" w:rsidRDefault="00A16FAC" w:rsidP="00343C7E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="139B0D9B" w14:textId="77777777" w:rsidR="00FF73A1" w:rsidRDefault="00FF73A1" w:rsidP="00CF721F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BDEE8A6" w14:textId="77777777" w:rsidR="00FF73A1" w:rsidRDefault="00FF73A1" w:rsidP="00CF721F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64F371E1" w14:textId="77777777" w:rsidR="00497ABF" w:rsidRDefault="00497ABF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB90249" w14:textId="77777777" w:rsidR="00D13CE9" w:rsidRDefault="00D13CE9" w:rsidP="00D13CE9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00145C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704456">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VERIFY MISSION ALIGNMENT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704456">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">activity in detail </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704456">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and how the activity relates to the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00497ABF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704456">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>department mission and purpose.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D99717B" w14:textId="77777777" w:rsidR="00D13CE9" w:rsidRDefault="00D13CE9" w:rsidP="00D13CE9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52A32FAF" w14:textId="77777777" w:rsidR="00D13CE9" w:rsidRDefault="00D13CE9" w:rsidP="00D13CE9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="596928A9" w14:textId="77777777" w:rsidR="00D13CE9" w:rsidRDefault="00D13CE9" w:rsidP="00D13CE9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3249BE4D" w14:textId="77777777" w:rsidR="00D13CE9" w:rsidRDefault="00D13CE9" w:rsidP="00D13CE9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DF23454" w14:textId="77777777" w:rsidR="00D13CE9" w:rsidRDefault="00D13CE9" w:rsidP="00D13CE9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D414DCC" w14:textId="77777777" w:rsidR="00D13CE9" w:rsidRDefault="00D13CE9" w:rsidP="00D13CE9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="521660D2" w14:textId="77777777" w:rsidR="00D13CE9" w:rsidRDefault="00D13CE9" w:rsidP="00D13CE9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F8D31C1" w14:textId="77777777" w:rsidR="00D13CE9" w:rsidRDefault="00D13CE9" w:rsidP="00D13CE9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E1196B1" w14:textId="22A9DC97" w:rsidR="00293CC8" w:rsidRPr="00704456" w:rsidRDefault="00293CC8" w:rsidP="00704456">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00145C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00293CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DESCRIBE HOW GOODS OR SERVICES WILL BE PRODUCED.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00293CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe the proposed activity in detail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49AC4B82" w14:textId="77777777" w:rsidR="00A16FAC" w:rsidRDefault="00A16FAC" w:rsidP="00343C7E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="372E27F8" w14:textId="77777777" w:rsidR="00497ABF" w:rsidRDefault="00497ABF" w:rsidP="00343C7E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65DB6F41" w14:textId="77777777" w:rsidR="00497ABF" w:rsidRDefault="00497ABF" w:rsidP="00343C7E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68F83601" w14:textId="77777777" w:rsidR="00497ABF" w:rsidRDefault="00497ABF" w:rsidP="00343C7E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52099D00" w14:textId="77777777" w:rsidR="00497ABF" w:rsidRDefault="00497ABF" w:rsidP="00343C7E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="215ECAC7" w14:textId="77777777" w:rsidR="00C80A50" w:rsidRDefault="00C80A50" w:rsidP="00343C7E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F731086" w14:textId="77777777" w:rsidR="00C80A50" w:rsidRDefault="00C80A50" w:rsidP="00343C7E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BAC208B" w14:textId="7A13B8D2" w:rsidR="00E336BA" w:rsidRDefault="00E336BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14C206B3" w14:textId="5C76FBF0" w:rsidR="006A3C55" w:rsidRDefault="006A3C55" w:rsidP="006A3C55">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00145C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. IDENTIFY </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CUSTOMERS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00145C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Select all that apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79629639" w14:textId="40056451" w:rsidR="00C80A50" w:rsidRPr="00145C69" w:rsidRDefault="008B784E" w:rsidP="006A3C55">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidR="00C80A50" w:rsidRPr="00C80A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ternal</w:t>
+      </w:r>
+      <w:r w:rsidR="00C80A50" w:rsidRPr="00C80A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C80A50" w:rsidRPr="00C80A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C80A50" w:rsidRPr="00C80A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C80A50" w:rsidRPr="00C80A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C80A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ex</w:t>
+      </w:r>
+      <w:r w:rsidR="00C80A50" w:rsidRPr="00C80A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ternal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5086A340" w14:textId="46BC32EB" w:rsidR="002B6820" w:rsidRPr="002B6820" w:rsidRDefault="008B784E" w:rsidP="002B6820">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C80A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>University of Minnesota Departments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C80A50" w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00C80A50" w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C80A50" w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C80A50" w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C80A50" w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C80A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B6820" w:rsidRPr="002B6820">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Academic Institutions</w:t>
+      </w:r>
+      <w:r w:rsidR="002B6820">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002B6820">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002B6820">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5831C011" w14:textId="6D207494" w:rsidR="002B6820" w:rsidRPr="002B6820" w:rsidRDefault="002B6820" w:rsidP="008B784E">
+      <w:pPr>
+        <w:ind w:left="3600" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6820">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Government Agencies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A222A6" w14:textId="2EB6179E" w:rsidR="002B6820" w:rsidRPr="002B6820" w:rsidRDefault="002B6820" w:rsidP="008B784E">
+      <w:pPr>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6820">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Individuals (</w:t>
+      </w:r>
+      <w:r w:rsidR="008B784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6820">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tudents</w:t>
+      </w:r>
+      <w:r w:rsidR="008B784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6820">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taff purchasing items for themselves)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7217DEF1" w14:textId="5BAA582C" w:rsidR="002B6820" w:rsidRPr="002B6820" w:rsidRDefault="002B6820" w:rsidP="008B784E">
+      <w:pPr>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6820">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>International Entities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D0BCF0" w14:textId="31057C7B" w:rsidR="002B6820" w:rsidRPr="002B6820" w:rsidRDefault="002B6820" w:rsidP="008B784E">
+      <w:pPr>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6820">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Private Businesses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AED008E" w14:textId="3A85551F" w:rsidR="002B6820" w:rsidRPr="002B6820" w:rsidRDefault="002B6820" w:rsidP="008B784E">
+      <w:pPr>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6820">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Public Businesses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="113B185D" w14:textId="281F6952" w:rsidR="002B6820" w:rsidRPr="002B6820" w:rsidRDefault="002B6820" w:rsidP="008B784E">
+      <w:pPr>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6820">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tribal Governments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43171E20" w14:textId="563ACBB0" w:rsidR="00C80A50" w:rsidRDefault="002B6820" w:rsidP="008B784E">
+      <w:pPr>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6820">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Other</w:t>
+      </w:r>
+      <w:r w:rsidR="00C459B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CEFEC7E" w14:textId="77777777" w:rsidR="00D347E0" w:rsidRDefault="00D347E0" w:rsidP="008B784E">
+      <w:pPr>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CA0F6CF" w14:textId="06A5F83A" w:rsidR="00D517C9" w:rsidRDefault="00B53E8A" w:rsidP="00D347E0">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00D517C9" w:rsidRPr="00D517C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. IDENTIFY THE COMPETITORS</w:t>
+      </w:r>
+      <w:r w:rsidR="00D517C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D517C9" w:rsidRPr="00D517C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Identify other units/firms sell</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4720C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="00D517C9" w:rsidRPr="00D517C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> these goods or services</w:t>
+      </w:r>
+      <w:r w:rsidR="00D517C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e</w:t>
+      </w:r>
+      <w:r w:rsidR="00D517C9" w:rsidRPr="00D517C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ither internal or external</w:t>
+      </w:r>
+      <w:r w:rsidR="00D517C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D517C9" w:rsidRPr="00D517C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00497ABF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Confirm rates do not undercut the market.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A82D53" w14:textId="77777777" w:rsidR="0020271F" w:rsidRDefault="0020271F" w:rsidP="00D347E0">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BD965D9" w14:textId="77777777" w:rsidR="0020271F" w:rsidRDefault="0020271F" w:rsidP="00D347E0">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1788A6C9" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E7879DE" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65215808" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37172CAC" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69123E09" w14:textId="656F23BC" w:rsidR="001B2E1B" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E25357">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. DESCRIBE MARKETING STRATEGY.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E25357">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how customers will be reached or contacted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE2D20E" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47A16DC7" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16FD4D87" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E93EC8B" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BE64252" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18F334F1" w14:textId="77777777" w:rsidR="00D517C9" w:rsidRDefault="00D517C9" w:rsidP="00D347E0">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D1EC60C" w14:textId="77777777" w:rsidR="00497ABF" w:rsidRDefault="00497ABF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF087E5" w14:textId="61779109" w:rsidR="00D347E0" w:rsidRDefault="001B2E1B" w:rsidP="00D347E0">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00D347E0" w:rsidRPr="00D347E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. IDENTIFY AND CLASSIFY RISK.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D347E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7125">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Select</w:t>
+      </w:r>
+      <w:r w:rsidR="00D347E0" w:rsidRPr="00D347E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B2833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Y</w:t>
+      </w:r>
+      <w:r w:rsidR="00D347E0" w:rsidRPr="00D347E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00D347E0" w:rsidRPr="00D347E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="009B2833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“N</w:t>
+      </w:r>
+      <w:r w:rsidR="00D347E0" w:rsidRPr="00D347E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00D347E0" w:rsidRPr="00D347E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for each risk characteristic. If </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC770D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>selecting “</w:t>
+      </w:r>
+      <w:r w:rsidR="00D347E0" w:rsidRPr="00D347E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC770D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D347E0" w:rsidRPr="00D347E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC770D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D347E0" w:rsidRPr="00D347E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>include an explanation in the space provided.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D347E0" w:rsidRPr="00D347E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Units opting to sell external</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ly</w:t>
+      </w:r>
+      <w:r w:rsidR="00D347E0" w:rsidRPr="00D347E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:r w:rsidR="00D347E0" w:rsidRPr="00D347E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00D347E0" w:rsidRPr="00A55D80">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Risk Assessment Survey</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A55D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D347E0" w:rsidRPr="00D347E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o determine if the risk is </w:t>
+      </w:r>
+      <w:r w:rsidR="00772BCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00D347E0" w:rsidRPr="00D347E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ow or </w:t>
+      </w:r>
+      <w:r w:rsidR="00772BCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00D347E0" w:rsidRPr="00D347E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>anaged.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC36BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D347E0" w:rsidRPr="00D347E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>For additional considerations</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC36BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D347E0" w:rsidRPr="00D347E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC36BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>see the</w:t>
+      </w:r>
+      <w:r w:rsidR="00D347E0" w:rsidRPr="00D347E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00772BCB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>"Risk Considerations for Internal/External Sales" job aid</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D347E0" w:rsidRPr="00D347E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499A5174" w14:textId="1D03BBA4" w:rsidR="00D347E0" w:rsidRPr="00145C69" w:rsidRDefault="007D70EB" w:rsidP="00D347E0">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="00327BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B8B6B28" w14:textId="0054E6E0" w:rsidR="0008680E" w:rsidRDefault="00D347E0" w:rsidP="00327BBD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1224" w:hanging="1224"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00327BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00327BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00430B0C" w:rsidRPr="00430B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Activity has the potential to generate new knowledge for improvements in technology, materials,</w:t>
+      </w:r>
+      <w:r w:rsidR="00430B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00327BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00430B0C" w:rsidRPr="00430B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>processes, methods, devices (including design and development of prototypes), or techniques</w:t>
+      </w:r>
+      <w:r w:rsidR="00327BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A3CA0FB" w14:textId="5F7348E8" w:rsidR="009B7458" w:rsidRDefault="0008680E" w:rsidP="00856A9C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1224" w:hanging="1224"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00856A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00D347E0" w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00D347E0" w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D347E0" w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D347E0" w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D347E0" w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00D347E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B7458">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00430B0C" w:rsidRPr="00430B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Activity will result in the authorship of original works, including training materials, manuals, or </w:t>
+      </w:r>
+      <w:r w:rsidR="006D363E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>standard operating procedures (</w:t>
+      </w:r>
+      <w:r w:rsidR="00430B0C" w:rsidRPr="00430B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SOPs</w:t>
+      </w:r>
+      <w:r w:rsidR="006D363E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009B7458">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8373F5" w14:textId="2B037529" w:rsidR="0008680E" w:rsidRDefault="0008680E" w:rsidP="00095987">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1224" w:hanging="1224"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00095987">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B7458">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00430B0C" w:rsidRPr="00430B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Activity will use intellectual property such as trademarks, copyrights, patents, trade secrets,</w:t>
+      </w:r>
+      <w:r w:rsidR="00430B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00430B0C" w:rsidRPr="00430B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or other proprietary information and materials of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F81006" w:rsidRPr="00430B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>individuals</w:t>
+      </w:r>
+      <w:r w:rsidR="00430B0C" w:rsidRPr="00430B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or entities outside </w:t>
+      </w:r>
+      <w:r w:rsidR="00A275EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00430B0C" w:rsidRPr="00430B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University</w:t>
+      </w:r>
+      <w:r w:rsidR="00430B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00430B0C" w:rsidRPr="00430B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(this would trigger whether a license is needed to do the activity).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BAC1144" w14:textId="58DDE8C7" w:rsidR="0008680E" w:rsidRDefault="0008680E" w:rsidP="00D329B5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1224" w:hanging="1224"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D329B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="009B7458">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00430B0C" w:rsidRPr="00430B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Activity will involve human subjects; laboratory animals; radiological hazards; human, plant</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00430B0C" w:rsidRPr="00430B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="00D329B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00430B0C" w:rsidRPr="00430B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>animal pathogens or biological toxins; recombinant DNA; or the use of human biological materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7287CFED" w14:textId="2022C53D" w:rsidR="006A3C55" w:rsidRDefault="0008680E" w:rsidP="00DD6326">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1224" w:hanging="1224"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6326">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B7458">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00430B0C" w:rsidRPr="00430B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Activity will involve the transport of biological material including human, animal</w:t>
+      </w:r>
+      <w:r w:rsidR="0020271F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00430B0C" w:rsidRPr="00430B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or plant pathogens</w:t>
+      </w:r>
+      <w:r w:rsidR="00A275EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009B7458">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00430B0C" w:rsidRPr="00430B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE60E0" w:rsidRPr="00430B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>arthropods</w:t>
+      </w:r>
+      <w:r w:rsidR="00430B0C" w:rsidRPr="00430B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> between states or internationally.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674221F3" w14:textId="5EA0719E" w:rsidR="00F67850" w:rsidRDefault="00017A80" w:rsidP="00430B0C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explain </w:t>
+      </w:r>
+      <w:r w:rsidR="00F67850" w:rsidRPr="00F67850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>any "Yes" answers below. If more space is needed, continue</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0490C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00483A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidR="00F67850" w:rsidRPr="00F67850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an additional </w:t>
+      </w:r>
+      <w:r w:rsidR="004D47BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722E6822" w14:textId="77777777" w:rsidR="00BF77D9" w:rsidRDefault="00BF77D9" w:rsidP="00430B0C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6062990B" w14:textId="77777777" w:rsidR="00E25357" w:rsidRDefault="00E25357" w:rsidP="00BF77D9">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58F31C94" w14:textId="41B460E7" w:rsidR="00497ABF" w:rsidRPr="00497ABF" w:rsidRDefault="00B53E8A" w:rsidP="00772BCB">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5BB0" w:rsidRPr="00E25357">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00497ABF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRICING/COSTS </w:t>
+      </w:r>
+      <w:r w:rsidR="00497ABF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how pricing will be determined.  Maintain current rate documentation in the department.</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3E3C" w:rsidRPr="006D3E3C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D3E3C" w:rsidRPr="006D3E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Departments must also complete calculations on rate development, budgeting, and forecasting for the proposed sales activity. Best practice is to use the Internal/External Sales Rate Development Worksheet UM 1843. Current documentation must be maintained by the department with the approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E82DCD" w14:textId="75F4BE49" w:rsidR="00E108C3" w:rsidRDefault="00E108C3" w:rsidP="001B2E1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E90F87A" w14:textId="6D524B05" w:rsidR="001B2E1B" w:rsidRDefault="00D13CE9" w:rsidP="00D13CE9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF266C7" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A03B4DF" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CA732F6" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E80B1C1" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37949471" w14:textId="73C7369C" w:rsidR="001B2E1B" w:rsidRPr="006D3E3C" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D3E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9. EFS CHARTFIELD STRING</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0272" w:rsidRPr="006D3E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AND BILLING CHARGE CODE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0F8073" w14:textId="2216F74D" w:rsidR="001B2E1B" w:rsidRPr="006D3E3C" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D3E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>See the “ChartField Strings for Internal and External Sales” job aid for information on acceptable values for internal or external sales ChartField strings.</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3E3C" w:rsidRPr="006D3E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="006D3E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>If a new charge code is needed for billing external sales, request</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3E3C" w:rsidRPr="006D3E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by downloading and completing the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="006D3E3C" w:rsidRPr="006D3E3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Charge Code and Distribution Code Request Form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006D3E3C" w:rsidRPr="006D3E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5985" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="912"/>
+        <w:gridCol w:w="945"/>
+        <w:gridCol w:w="1060"/>
+        <w:gridCol w:w="1244"/>
+        <w:gridCol w:w="912"/>
+        <w:gridCol w:w="912"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001B2E1B" w:rsidRPr="00EA0FF8" w14:paraId="1781D60B" w14:textId="77777777" w:rsidTr="00B355BE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5985" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FBFADF8" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRPr="00EA0FF8" w:rsidRDefault="001B2E1B" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ChartField </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Internal Sales)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B2E1B" w:rsidRPr="00EA0FF8" w14:paraId="2643C075" w14:textId="77777777" w:rsidTr="00B355BE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AFD1A64" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRPr="00EA0FF8" w:rsidRDefault="001B2E1B" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fund</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="945" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AEA6997" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRPr="00EA0FF8" w:rsidRDefault="001B2E1B" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DeptID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DE171B0" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRPr="00EA0FF8" w:rsidRDefault="001B2E1B" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Program</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1244" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CD350BE" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRPr="00EA0FF8" w:rsidRDefault="001B2E1B" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>FinEmplID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41CD60C4" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRPr="00EA0FF8" w:rsidRDefault="001B2E1B" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CF1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F060D93" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRPr="00EA0FF8" w:rsidRDefault="001B2E1B" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CF2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B2E1B" w:rsidRPr="00EA0FF8" w14:paraId="47F3E915" w14:textId="77777777" w:rsidTr="00B355BE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="103B0C51" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRPr="00EA0FF8" w:rsidRDefault="001B2E1B" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text27"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="945" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="445441AA" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRPr="00EA0FF8" w:rsidRDefault="001B2E1B" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text27"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F67E01C" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRPr="00EA0FF8" w:rsidRDefault="001B2E1B" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text27"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1244" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F0D8BB4" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRPr="00EA0FF8" w:rsidRDefault="001B2E1B" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text27"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45B56A35" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRPr="00EA0FF8" w:rsidRDefault="001B2E1B" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text27"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BB849CB" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRPr="00EA0FF8" w:rsidRDefault="001B2E1B" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text27"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="73419987" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="7627" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="895"/>
+        <w:gridCol w:w="936"/>
+        <w:gridCol w:w="1060"/>
+        <w:gridCol w:w="1244"/>
+        <w:gridCol w:w="894"/>
+        <w:gridCol w:w="978"/>
+        <w:gridCol w:w="1620"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008D0272" w:rsidRPr="00EA0FF8" w14:paraId="742AE30E" w14:textId="04E8DD52" w:rsidTr="006D3E3C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6007" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="36ABB426" w14:textId="77777777" w:rsidR="008D0272" w:rsidRPr="00EA0FF8" w:rsidRDefault="008D0272" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ChartField </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (External Sales)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="747F3B8C" w14:textId="62DEF90B" w:rsidR="008D0272" w:rsidRPr="00EA0FF8" w:rsidRDefault="008D0272" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Billing Module</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D0272" w:rsidRPr="00EA0FF8" w14:paraId="2F6CCBAD" w14:textId="501C62DE" w:rsidTr="006D3E3C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="895" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C557457" w14:textId="77777777" w:rsidR="008D0272" w:rsidRPr="00EA0FF8" w:rsidRDefault="008D0272" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fund</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="655D08F1" w14:textId="77777777" w:rsidR="008D0272" w:rsidRPr="00EA0FF8" w:rsidRDefault="008D0272" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DeptID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D2CEF80" w14:textId="77777777" w:rsidR="008D0272" w:rsidRPr="00EA0FF8" w:rsidRDefault="008D0272" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Program</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1244" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FECD531" w14:textId="77777777" w:rsidR="008D0272" w:rsidRPr="00EA0FF8" w:rsidRDefault="008D0272" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>FinEmplID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BBBB4E2" w14:textId="77777777" w:rsidR="008D0272" w:rsidRPr="00EA0FF8" w:rsidRDefault="008D0272" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CF1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B171426" w14:textId="77777777" w:rsidR="008D0272" w:rsidRPr="00EA0FF8" w:rsidRDefault="008D0272" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CF2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C09C5F9" w14:textId="5D97F1D6" w:rsidR="008D0272" w:rsidRPr="008D0272" w:rsidRDefault="008D0272" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D0272">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Charge Code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D0272" w:rsidRPr="00EA0FF8" w14:paraId="63C207AB" w14:textId="4DFCCDCE" w:rsidTr="006D3E3C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="895" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BCE6577" w14:textId="77777777" w:rsidR="008D0272" w:rsidRPr="00EA0FF8" w:rsidRDefault="008D0272" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text27"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38177A38" w14:textId="77777777" w:rsidR="008D0272" w:rsidRPr="00EA0FF8" w:rsidRDefault="008D0272" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text27"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77B89713" w14:textId="77777777" w:rsidR="008D0272" w:rsidRPr="00EA0FF8" w:rsidRDefault="008D0272" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text27"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1244" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F88A0D8" w14:textId="77777777" w:rsidR="008D0272" w:rsidRPr="00EA0FF8" w:rsidRDefault="008D0272" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text27"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="378F82DE" w14:textId="77777777" w:rsidR="008D0272" w:rsidRPr="00EA0FF8" w:rsidRDefault="008D0272" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text27"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="179C56FE" w14:textId="77777777" w:rsidR="008D0272" w:rsidRPr="00EA0FF8" w:rsidRDefault="008D0272" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text27"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7670247C" w14:textId="0ABFD46F" w:rsidR="008D0272" w:rsidRPr="00EA0FF8" w:rsidRDefault="008D0272" w:rsidP="00B355BE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text27"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="25AD0A35" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6707B0DD" w14:textId="77777777" w:rsidR="006D3E3C" w:rsidRDefault="006D3E3C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4C0537" w14:textId="3FF64D7E" w:rsidR="00E108C3" w:rsidRPr="00497ABF" w:rsidRDefault="00920D22" w:rsidP="00E25357">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00E108C3" w:rsidRPr="00497ABF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. O</w:t>
+      </w:r>
+      <w:r w:rsidR="00497ABF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>THER CONSIDERATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769EC726" w14:textId="5B1E4102" w:rsidR="00E108C3" w:rsidRDefault="00E108C3" w:rsidP="00E25357">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The following assessment is required to identify additional stakeholders that may need to be consulted prior to beginning this activity.  If one of the following is identified, maintain documentation of consultation with the appropriate subject matter group with the approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3566E2A1" w14:textId="77777777" w:rsidR="00497ABF" w:rsidRDefault="00497ABF" w:rsidP="00E25357">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2197BBCF" w14:textId="77777777" w:rsidR="00920D22" w:rsidRPr="00920D22" w:rsidRDefault="00920D22" w:rsidP="00920D22">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00920D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Risk Management and Insurance: Does the activity include intellectual property (IP), medical devices, activities taking place outside the state of MN, or expected redlines to the insurance provisions in University standard contracts? If yes, contact Office of Risk Management and Insurance (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00920D22">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>orm@umn.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00920D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05077E64" w14:textId="7F33D13D" w:rsidR="008517C0" w:rsidRPr="004A32EA" w:rsidRDefault="00A86FB5" w:rsidP="004A32EA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Billing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A32EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Do you require a new</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95334">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> charge code for billing?</w:t>
+      </w:r>
+      <w:r w:rsidR="00D620E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00920D22" w:rsidRPr="004A32EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="004A32EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>yes</w:t>
+      </w:r>
+      <w:r w:rsidR="00920D22" w:rsidRPr="004A32EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008517C0" w:rsidRPr="004A32EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">request a new charge code if needed.  Requests for new charge codes or updates to existing charge codes may be made by downloading and completing the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="008517C0" w:rsidRPr="00D620E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Charge Code and Distribution Code Request Form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008517C0" w:rsidRPr="004A32EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Send the completed form to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="008517C0" w:rsidRPr="00D620E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>controller@umn.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008517C0" w:rsidRPr="004A32EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34026EBF" w14:textId="22FE4A73" w:rsidR="00A86FB5" w:rsidRDefault="00A86FB5" w:rsidP="00920D22">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Taxation – Some external sales transactions may be subject to taxation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505A96FE" w14:textId="32AA4317" w:rsidR="00A86FB5" w:rsidRDefault="00A86FB5" w:rsidP="00A86FB5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sales Tax: Will the activity be subject to sales tax?  If yes</w:t>
+      </w:r>
+      <w:r w:rsidR="00664F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or unknown, consult with the Tax Management Office at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00664F5A" w:rsidRPr="00EF5672">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>taxhelp@umn.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00664F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to analyze the potential sales tax requirements.</w:t>
+      </w:r>
+      <w:r w:rsidR="00070A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  If billing through EFS, this will be addressed during the setup of charge codes noted in 10.b. above and additional consultation is not necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594131D1" w14:textId="3E5F6D6F" w:rsidR="00920D22" w:rsidRDefault="00A86FB5" w:rsidP="00A86FB5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00920D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Unrelated Business Income</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00920D22" w:rsidRPr="00920D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Will you be selling to (1) private businesses, (2) public businesses, (3) individuals, or (4) the general public?  If yes to any of the four, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D620E8" w:rsidRPr="00920D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r w:rsidR="00D620E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sult</w:t>
+      </w:r>
+      <w:r w:rsidR="00D620E8" w:rsidRPr="00920D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00920D22" w:rsidRPr="00920D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Tax Management Office at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00D620E8" w:rsidRPr="00E47AF8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>taxhelp@umn.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D620E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00920D22" w:rsidRPr="00920D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to analyze the potential unrelated business income generated from this activity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9B67CB" w14:textId="40B073C0" w:rsidR="003857F2" w:rsidRDefault="003857F2" w:rsidP="00920D22">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technology Commercialization: Will this activity result in intellectual property or require licensing arrangements?  If so, consult with the Technology Commercialization Office at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00592741">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>umotc@umn.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B864F13" w14:textId="5BC2068C" w:rsidR="00B95334" w:rsidRDefault="00B95334" w:rsidP="00920D22">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Export Controls: Will this activity result in providing goods or services </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0763F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to a recipient in a foreign country? If so, consult with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0763F" w:rsidRPr="00A0763F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Export Controls and Research Security</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0763F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> team at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="00A0763F" w:rsidRPr="004D00C5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>ecrs@umn.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A0763F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65971DAB" w14:textId="77777777" w:rsidR="003857F2" w:rsidRPr="00920D22" w:rsidRDefault="003857F2" w:rsidP="003857F2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7074055B" w14:textId="60FB837D" w:rsidR="001B2E1B" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>11. A</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0763F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PPROVALS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050DC6F2" w14:textId="250A2262" w:rsidR="001B2E1B" w:rsidRPr="00BF77D9" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF77D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Risk classification </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>determined by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF77D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF77D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nline Risk Assessment Survey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C95E982" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Low Risk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2C17E4" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Managed Risk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D0450B" w14:textId="77777777" w:rsidR="005F3675" w:rsidRDefault="005F3675" w:rsidP="00E25357">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10597" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5017"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="1980"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00436FC6" w:rsidRPr="00EA0FF8" w14:paraId="3C17D29B" w14:textId="77777777" w:rsidTr="00436FC6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10597" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E50C5B" w14:textId="77777777" w:rsidR="00436FC6" w:rsidRPr="00C53503" w:rsidRDefault="00436FC6">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C53503">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>APPROVALS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436FC6" w:rsidRPr="00EA0FF8" w14:paraId="52500C1A" w14:textId="77777777" w:rsidTr="00E108C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78F74C16" w14:textId="77777777" w:rsidR="00436FC6" w:rsidRDefault="00436FC6">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="422EE8A5" w14:textId="416FE1B2" w:rsidR="00436FC6" w:rsidRPr="00EA0FF8" w:rsidRDefault="00436FC6" w:rsidP="001A67C9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              </w:pBdr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E26864">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Chief Financial Manager Signature</w:t>
+            </w:r>
+            <w:r w:rsidR="001B2E1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9FD723" w14:textId="77777777" w:rsidR="00436FC6" w:rsidRDefault="00436FC6">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B0D2159" w14:textId="77777777" w:rsidR="00436FC6" w:rsidRPr="00EA0FF8" w:rsidRDefault="00436FC6" w:rsidP="001A67C9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="000000" w:themeColor="text1"/>
+              </w:pBdr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C51FB0" w14:textId="77777777" w:rsidR="00436FC6" w:rsidRDefault="00436FC6">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="025D59F0" w14:textId="77777777" w:rsidR="00436FC6" w:rsidRPr="00EA0FF8" w:rsidRDefault="00436FC6" w:rsidP="001A67C9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="000000" w:themeColor="text1"/>
+              </w:pBdr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436FC6" w:rsidRPr="00EA0FF8" w14:paraId="56BA9F3C" w14:textId="77777777" w:rsidTr="00E108C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63ED2FF5" w14:textId="77777777" w:rsidR="00436FC6" w:rsidRDefault="00436FC6">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D55BF7E" w14:textId="7C323557" w:rsidR="00436FC6" w:rsidRPr="00EA0FF8" w:rsidRDefault="00436FC6" w:rsidP="001A67C9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="000000" w:themeColor="text1"/>
+              </w:pBdr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="00E108C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>epartment Head Signature</w:t>
+            </w:r>
+            <w:r w:rsidR="001B2E1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA0176A" w14:textId="77777777" w:rsidR="00436FC6" w:rsidRDefault="00436FC6">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01AF4B20" w14:textId="77777777" w:rsidR="00436FC6" w:rsidRPr="00EA0FF8" w:rsidRDefault="00436FC6" w:rsidP="001A67C9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="000000" w:themeColor="text1"/>
+              </w:pBdr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE1C9CA" w14:textId="77777777" w:rsidR="00436FC6" w:rsidRDefault="00436FC6">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D0728F2" w14:textId="77777777" w:rsidR="00436FC6" w:rsidRPr="00EA0FF8" w:rsidRDefault="00436FC6" w:rsidP="001A67C9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="000000" w:themeColor="text1"/>
+              </w:pBdr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436FC6" w:rsidRPr="00EA0FF8" w14:paraId="1B152C49" w14:textId="77777777" w:rsidTr="00E108C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="507B9A09" w14:textId="2CF81819" w:rsidR="00436FC6" w:rsidRDefault="00436FC6">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6474FEBA" w14:textId="3943F84F" w:rsidR="001B2E1B" w:rsidRPr="00EA0FF8" w:rsidRDefault="00E108C3" w:rsidP="001B2E1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Delegated Authority</w:t>
+            </w:r>
+            <w:r w:rsidR="009D3C2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FN02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="00FF73A1">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Delegations Library</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="001B2E1B">
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="775D1729" w14:textId="71F61D35" w:rsidR="00436FC6" w:rsidRDefault="00436FC6">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="494E67D2" w14:textId="09CB7DC2" w:rsidR="00436FC6" w:rsidRPr="00EA0FF8" w:rsidRDefault="00436FC6" w:rsidP="001A67C9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="000000" w:themeColor="text1"/>
+              </w:pBdr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF1BABB" w14:textId="6D95BA07" w:rsidR="00436FC6" w:rsidRDefault="00436FC6">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="579570CC" w14:textId="240EA0B2" w:rsidR="00436FC6" w:rsidRPr="00EA0FF8" w:rsidRDefault="00436FC6" w:rsidP="001A67C9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="000000" w:themeColor="text1"/>
+              </w:pBdr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B2E1B" w:rsidRPr="00EA0FF8" w14:paraId="7AFE7D5D" w14:textId="77777777" w:rsidTr="00E108C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="619538AE" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61C306FB" w14:textId="76710772" w:rsidR="001B2E1B" w:rsidRPr="00EA0FF8" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other Optional Approval** </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="687F9611" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11EFC146" w14:textId="01AD04FD" w:rsidR="001B2E1B" w:rsidRPr="00EA0FF8" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65A50638" w14:textId="77777777" w:rsidR="001B2E1B" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35D65819" w14:textId="06EC87EA" w:rsidR="001B2E1B" w:rsidRPr="00EA0FF8" w:rsidRDefault="001B2E1B" w:rsidP="001B2E1B">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7776E2BB" w14:textId="3B6AA3F2" w:rsidR="00436FC6" w:rsidRDefault="001B2E1B" w:rsidP="00E25357">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Required for </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>all activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE6011C" w14:textId="3BDD1F6C" w:rsidR="001B2E1B" w:rsidRDefault="001B2E1B" w:rsidP="00E25357">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f required by College, Campus, or Vice Presidential Unit</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for managed risk activity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Discuss with your Chief Financial Manager, if required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC8BB2B" w14:textId="77777777" w:rsidR="00447E0F" w:rsidRDefault="00447E0F" w:rsidP="00E25357">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F007A5E" w14:textId="2C723826" w:rsidR="00A16FAC" w:rsidRPr="00EA0FF8" w:rsidRDefault="00447E0F" w:rsidP="00070A2D">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: Units are required to maintain documentation of approvals.  In addition, a copy of the final approved form should be submitted to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00E47AF8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>extsales@umn.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00A16FAC" w:rsidRPr="00EA0FF8" w:rsidSect="001145CD">
+      <w:headerReference w:type="even" r:id="rId22"/>
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="even" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:headerReference w:type="first" r:id="rId26"/>
+      <w:footerReference w:type="first" r:id="rId27"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1080" w:right="720" w:bottom="1080" w:left="720" w:header="720" w:footer="144" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="272"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...422 lines deleted...]
-</sst>
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="762CF39D" w14:textId="77777777" w:rsidR="002A5415" w:rsidRDefault="002A5415" w:rsidP="00025DF1">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="298CA688" w14:textId="77777777" w:rsidR="002A5415" w:rsidRDefault="002A5415" w:rsidP="00025DF1">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...573 lines deleted...]
-</styleSheet>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7EB549FB" w14:textId="77777777" w:rsidR="00DE499B" w:rsidRDefault="00DE499B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.wmf"/></Relationships>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4DB93101" w14:textId="26A5B9C7" w:rsidR="004578C3" w:rsidRDefault="004578C3" w:rsidP="00305E0A">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">The University of Minnesota is an equal opportunity educator </w:t>
+    </w:r>
+    <w:r w:rsidR="00EA0FF8">
+      <w:rPr>
+        <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>and</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> employer.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5499CAA7" w14:textId="2C8F9BE1" w:rsidR="004578C3" w:rsidRDefault="004578C3" w:rsidP="00305E0A">
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:sym w:font="Symbol" w:char="F0E3"/>
+    </w:r>
+    <w:r w:rsidR="00D87E8A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 20</w:t>
+    </w:r>
+    <w:r w:rsidR="001429CA">
+      <w:rPr>
+        <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00E108C3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Regents of the University of Minnesota.</w:t>
+    </w:r>
+    <w:r w:rsidR="004479A6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> All rights reserved.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2B0059F6" w14:textId="1A877E5E" w:rsidR="004578C3" w:rsidRDefault="004578C3">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00094EDE">
+      <w:rPr>
+        <w:b/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00094EDE">
+      <w:rPr>
+        <w:b/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4787FE6B" w14:textId="77777777" w:rsidR="004578C3" w:rsidRDefault="004578C3">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-[...392 lines deleted...]
-</xdr:wsDr>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="35E3FD14" w14:textId="77777777" w:rsidR="001145CD" w:rsidRDefault="001145CD" w:rsidP="001145CD">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>The University of Minnesota is an equal opportunity educator and employer.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0670A9AF" w14:textId="77777777" w:rsidR="001145CD" w:rsidRDefault="001145CD" w:rsidP="001145CD">
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:sym w:font="Symbol" w:char="F0E3"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2023 Regents of the University of Minnesota. All rights reserved.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2B2A41A4" w14:textId="77777777" w:rsidR="001145CD" w:rsidRDefault="001145CD" w:rsidP="001145CD">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0F250AB8" w14:textId="77777777" w:rsidR="001145CD" w:rsidRDefault="001145CD" w:rsidP="001145CD">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="5A6027CE" w14:textId="77777777" w:rsidR="001145CD" w:rsidRDefault="001145CD">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7AAF71E2" w14:textId="77777777" w:rsidR="002A5415" w:rsidRDefault="002A5415" w:rsidP="00025DF1">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="16040655" w14:textId="77777777" w:rsidR="002A5415" w:rsidRDefault="002A5415" w:rsidP="00025DF1">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="433C456A" w14:textId="77777777" w:rsidR="00DE499B" w:rsidRDefault="00DE499B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4BC7DC7B" w14:textId="02C500F6" w:rsidR="004578C3" w:rsidRDefault="00D87E8A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="17D7CB15" wp14:editId="5AC29749">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-185420</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-240665</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2192655" cy="362585"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Text Box 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2192655" cy="362585"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5786BFDF" w14:textId="7632B505" w:rsidR="004578C3" w:rsidRDefault="004578C3" w:rsidP="00025DF1"/>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="17D7CB15" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-14.6pt;margin-top:-18.95pt;width:172.65pt;height:28.55pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+fNln4QEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L469OGuNOEXXosOA&#10;rhvQ9QNkWbKN2aJGKbGzrx8lp2m23YpdBImkH997pDdX09CzvULXgSl5ulhypoyEujNNyZ++3727&#10;4Mx5YWrRg1ElPyjHr7Zv32xGW6gMWuhrhYxAjCtGW/LWe1skiZOtGoRbgFWGkhpwEJ6e2CQ1ipHQ&#10;hz7Jlst1MgLWFkEq5yh6Oyf5NuJrraT/qrVTnvUlJ24+nhjPKpzJdiOKBoVtO3mkIV7BYhCdoaYn&#10;qFvhBdth9w/U0EkEB9ovJAwJaN1JFTWQmnT5l5rHVlgVtZA5zp5scv8PVj7sH+03ZH76CBMNMIpw&#10;9h7kD8cM3LTCNOoaEcZWiZoap8GyZLSuOH4arHaFCyDV+AVqGrLYeYhAk8YhuEI6GaHTAA4n09Xk&#10;maRgll5m6zznTFLu/TrLL/LYQhTPX1t0/pOCgYVLyZGGGtHF/t75wEYUzyWhmYG7ru/jYHvzR4AK&#10;QySyD4Rn6n6qJqoOKiqoD6QDYd4T2mu6tIC/OBtpR0rufu4EKs76z4a8uExXq7BU8bHKP2T0wPNM&#10;dZ4RRhJUyT1n8/XGz4u4s9g1LXWa3TdwTf7pLkp7YXXkTXsQFR93Niza+TtWvfxZ298AAAD//wMA&#10;UEsDBBQABgAIAAAAIQBibhB03QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD&#10;5EnctqQdDNo1nRCIK2gbIHHLGq+taJyqydby9pgTu9n6P/3+XGwm14kzDqH1pCFZKBBIlbct1Rre&#10;9y/zBxAhGrKm84QafjDApry+Kkxu/UhbPO9iLbiEQm40NDH2uZShatCZsPA9EmdHPzgTeR1qaQcz&#10;crnrZKrUSjrTEl9oTI9PDVbfu5PT8PF6/Pq8VW/1s7vrRz8pSS6TWt/Mpsc1iIhT/IfhT5/VoWSn&#10;gz+RDaLTME+zlFEelvcZCCaWySoBcWCUE1kW8vKF8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQB+fNln4QEAAKEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBibhB03QAAAAoBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="5786BFDF" w14:textId="7632B505" w:rsidR="004578C3" w:rsidRDefault="004578C3" w:rsidP="00025DF1"/>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14A6DADA" w14:textId="77777777" w:rsidR="00AF4476" w:rsidRDefault="00AF4476" w:rsidP="00AF4476">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="60268B20" wp14:editId="26FCAF55">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>5657850</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-209550</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1143000" cy="713232"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1481942912" name="Text Box 4"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1143000" cy="713232"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="41A2BF58" w14:textId="77777777" w:rsidR="00AF4476" w:rsidRDefault="00AF4476" w:rsidP="00AF4476">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>U Wide Form:</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="1B9369AA" w14:textId="77777777" w:rsidR="00AF4476" w:rsidRDefault="00AF4476" w:rsidP="00AF4476">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>UM 1608</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="0149584F" w14:textId="77777777" w:rsidR="00AF4476" w:rsidRDefault="00AF4476" w:rsidP="00AF4476">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                        <w:p w14:paraId="75CD6EFE" w14:textId="77777777" w:rsidR="00AF4476" w:rsidRDefault="00AF4476" w:rsidP="00AF4476">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                        <w:p w14:paraId="6527EB20" w14:textId="1E3E5D5D" w:rsidR="00AF4476" w:rsidRDefault="00AF4476" w:rsidP="00AF4476">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Rev: </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Ju</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00A0763F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>ly</w:t>
+                          </w:r>
+                          <w:r w:rsidR="002E4682">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> 2026</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="60268B20" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:445.5pt;margin-top:-16.5pt;width:90pt;height:56.15pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDAxRGQ4QEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v1DAQfEfiP1h+5/JxB4XoclVpVYRU&#10;ClLLD3AcJ7FIvGbtu+T49ayd9HrQN8SLZXud2ZnZyfZyGnp2UOg0mJJnq5QzZSTU2rQl//54++Y9&#10;Z84LU4sejCr5UTl+uXv9ajvaQuXQQV8rZARiXDHaknfe2yJJnOzUINwKrDJUbAAH4emIbVKjGAl9&#10;6JM8Td8lI2BtEaRyjm5v5iLfRfymUdJ/bRqnPOtLTtx8XDGuVViT3VYULQrbabnQEP/AYhDaUNMT&#10;1I3wgu1Rv4AatERw0PiVhCGBptFSRQ2kJkv/UvPQCauiFjLH2ZNN7v/ByvvDg/2GzE8fYaIBRhHO&#10;3oH84ZiB606YVl0hwtgpUVPjLFiWjNYVy6fBale4AFKNX6CmIYu9hwg0NTgEV0gnI3QawPFkupo8&#10;k6FltlmnKZUk1S6ydb7OYwtRPH1t0flPCgYWNiVHGmpEF4c75wMbUTw9Cc0M3Oq+j4PtzR8X9DDc&#10;RPaB8EzdT9XEdL1IC2IqqI8kB2GOC8WbNh3gL85GikrJ3c+9QMVZ/9mQJR+yzSZkKx42by9yOuB5&#10;pTqvCCMJquSes3l77ec87i3qtqNO8xAMXJGNjY4Kn1kt9CkOUfgS3ZC383N89fyD7X4DAAD//wMA&#10;UEsDBBQABgAIAAAAIQBtcIFp3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPsP&#10;kZG4bckobGupOyEQVxAbIHHLGq+t1jhVk63l35Oe4Gb7PT1/L9+OthUX6n3jGGG5UCCIS2carhA+&#10;9i/zDQgfNBvdOiaEH/KwLWZXuc6MG/idLrtQiRjCPtMIdQhdJqUva7LaL1xHHLWj660Oce0raXo9&#10;xHDbylulVtLqhuOHWnf0VFN52p0twufr8fvrTr1Vz/a+G9yoJNtUIt5cj48PIAKN4c8ME35EhyIy&#10;HdyZjRctwiZdxi4BYZ4kcZgcaj2dDgjrNAFZ5PJ/h+IXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAwMURkOEBAACoAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAbXCBad4AAAALAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="41A2BF58" w14:textId="77777777" w:rsidR="00AF4476" w:rsidRDefault="00AF4476" w:rsidP="00AF4476">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>U Wide Form:</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="1B9369AA" w14:textId="77777777" w:rsidR="00AF4476" w:rsidRDefault="00AF4476" w:rsidP="00AF4476">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>UM 1608</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="0149584F" w14:textId="77777777" w:rsidR="00AF4476" w:rsidRDefault="00AF4476" w:rsidP="00AF4476">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                  <w:p w14:paraId="75CD6EFE" w14:textId="77777777" w:rsidR="00AF4476" w:rsidRDefault="00AF4476" w:rsidP="00AF4476">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                  <w:p w14:paraId="6527EB20" w14:textId="1E3E5D5D" w:rsidR="00AF4476" w:rsidRDefault="00AF4476" w:rsidP="00AF4476">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Rev: </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Ju</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00A0763F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>ly</w:t>
+                    </w:r>
+                    <w:r w:rsidR="002E4682">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> 2026</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38E48403" wp14:editId="31A93FF5">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>4672330</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-276225</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2162175" cy="828675"/>
+              <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+              <wp:wrapNone/>
+              <wp:docPr id="630872512" name="AutoShape 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2162175" cy="828675"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="roundRect">
+                        <a:avLst>
+                          <a:gd name="adj" fmla="val 16667"/>
+                        </a:avLst>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:round/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:roundrect w14:anchorId="34B1662F" id="AutoShape 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:367.9pt;margin-top:-21.75pt;width:170.25pt;height:65.25pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLVXzEHgIAADoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjg2cmmNOEWRLsOA&#10;7oJ1+wBFkm1tsqhJSpzs60vJTpZdnobpQSBF8ZA8JFd3x06Tg3RegaloPplSIg0HoUxT0S+ft69u&#10;KPGBGcE0GFnRk/T0bv3yxaq3pSygBS2kIwhifNnbirYh2DLLPG9lx/wErDRorMF1LKDqmkw41iN6&#10;p7NiOl1kPThhHXDpPb4+DEa6Tvh1LXn4UNdeBqIrirmFdLt07+KdrVesbByzreJjGuwfsuiYMhj0&#10;AvXAAiN7p/6A6hR34KEOEw5dBnWtuEw1YDX59LdqnlpmZaoFyfH2QpP/f7D8/eHJfnQxdW8fgX/z&#10;xMCmZaaR985B30omMFweicp668uLQ1Q8upJd/w4EtpbtAyQOjrXrIiBWR46J6tOFankMhONjkS+K&#10;fDmnhKPtprhZoBxDsPLsbZ0PbyR0JAoVdbA34hP2M4Vgh0cfEt+CGNbF6OIrJXWnsXsHpkm+WCyW&#10;I+L4GbHPmKlc0EpsldZJcc1uox1B14pu0xmd/fU3bUhf0dt5MU9Z/GLz1xDTdP4GkepIUxepfW1E&#10;kgNTepAxS21GriO9cZJ9uQNxQqodDAOMC4dCC+4HJT0Ob0X99z1zkhL91mC7bvPZLE57UmbzZYGK&#10;u7bsri3McISqaKBkEDdh2JC9dappMVKeyjVwjy2uVTjPwpDVmCwOaOrfuExxA6719Ovnyq+fAQAA&#10;//8DAFBLAwQUAAYACAAAACEA+g1Cod4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBSE&#10;dyT+g/WQ2FobQpqSxqkQEqyIwMDoxK9JRPyc2k4a+PW4Ex1Pd7r7rtgvZmAzOt9bknC3FsCQGqt7&#10;aiV8frystsB8UKTVYAkl/KCHfXl9Vahc2xO941yFlsUS8rmS0IUw5pz7pkOj/NqOSNE7WGdUiNK1&#10;XDt1iuVm4PdCbLhRPcWFTo343GHzXU1GQqPFJNzX/PZYp6H6nacj8dejlLc3y9MOWMAl/IfhjB/R&#10;oYxMtZ1IezZIyJI0ogcJq4ckBXZOiGyTAKslbDMBvCz45YfyDwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAItVfMQeAgAAOgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPoNQqHeAAAACwEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="45075DD0" wp14:editId="46A6DD2A">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>4695825</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-206375</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1228725" cy="714375"/>
+              <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1461308638" name="Text Box 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1228725" cy="714375"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6ACA3A47" w14:textId="064B8F39" w:rsidR="001F514A" w:rsidRDefault="00447E0F" w:rsidP="00447E0F">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Maintain Documentation in the Department.  A copy can be sent to </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00DE499B">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>controller</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>@umn.edu.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="45075DD0" id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:369.75pt;margin-top:-16.25pt;width:96.75pt;height:56.25pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApTCWP5AEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12P0zAQfEfiP1h+p2lCS4+o6em40yGk&#10;40M6+AGOYycWides3Sbl17N2er0Cb4gXy/Y6szOzk+31NPTsoNAbsBXPF0vOlJXQGNtW/NvX+1dX&#10;nPkgbCN6sKriR+X59e7li+3oSlVAB32jkBGI9eXoKt6F4Mos87JTg/ALcMpSUQMOItAR26xBMRL6&#10;0GfFcvkmGwEbhyCV93R7Nxf5LuFrrWT4rLVXgfUVJ24hrZjWOq7ZbivKFoXrjDzREP/AYhDGUtMz&#10;1J0Igu3R/AU1GIngQYeFhCEDrY1USQOpyZd/qHnshFNJC5nj3dkm//9g5afDo/uCLEzvYKIBJhHe&#10;PYD87pmF207YVt0gwtgp0VDjPFqWjc6Xp0+j1b70EaQeP0JDQxb7AAlo0jhEV0gnI3QawPFsupoC&#10;k7FlUVxtijVnkmqbfPV6s04tRPn0tUMf3isYWNxUHGmoCV0cHnyIbET59CQ2s3Bv+j4Ntre/XdDD&#10;eJPYR8Iz9TDVEzNNxYvYN4qpoTmSHIQ5LhRv2nSAPzkbKSoV9z/2AhVn/QdLlrzNV6uYrXRYrTcF&#10;HfCyUl9WhJUEVfHA2by9DXMe9w5N21GneQgWbshGbZLCZ1Yn+hSHJPwU3Zi3y3N69fyD7X4BAAD/&#10;/wMAUEsDBBQABgAIAAAAIQC/eS2e3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuW8LK2FrqTgjEFbTBkLhlrddWNE7VZGt5e8wJbrb86ff355vJdepMQ2g9I9zMDSji0lct&#10;1wjvb8+zNagQLVe280wI3xRgU1xe5Dar/MhbOu9irSSEQ2YRmhj7TOtQNuRsmPueWG5HPzgbZR1q&#10;XQ12lHDX6YUxd9rZluVDY3t6bKj82p0cwv7l+Plxa17rJ7fsRz8ZzS7ViNdX08M9qEhT/IPhV1/U&#10;oRCngz9xFVSHsErSpaAIs2QhgxBpkki7A8LaGNBFrv9XKH4AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAKUwlj+QBAACoAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAv3ktnt4AAAAKAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="6ACA3A47" w14:textId="064B8F39" w:rsidR="001F514A" w:rsidRDefault="00447E0F" w:rsidP="00447E0F">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Maintain Documentation in the Department.  A copy can be sent to </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00DE499B">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>controller</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>@umn.edu.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="0A7F5D9E" wp14:editId="53372334">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-185420</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-240665</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2192655" cy="362585"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="101779707" name="Text Box 101779707"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2192655" cy="362585"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="384F1160" w14:textId="77777777" w:rsidR="00AF4476" w:rsidRDefault="00AF4476" w:rsidP="00AF4476">
+                          <w:r>
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:drawing>
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4312291A" wp14:editId="2ABFA197">
+                                <wp:extent cx="2000250" cy="266700"/>
+                                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                                <wp:docPr id="1641285527" name="Picture 1641285527" descr="wdmk"/>
+                                <wp:cNvGraphicFramePr>
+                                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                </wp:cNvGraphicFramePr>
+                                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:nvPicPr>
+                                        <pic:cNvPr id="0" name="Picture 1" descr="wdmk"/>
+                                        <pic:cNvPicPr>
+                                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                        </pic:cNvPicPr>
+                                      </pic:nvPicPr>
+                                      <pic:blipFill>
+                                        <a:blip r:embed="rId1">
+                                          <a:extLst>
+                                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                            </a:ext>
+                                          </a:extLst>
+                                        </a:blip>
+                                        <a:srcRect/>
+                                        <a:stretch>
+                                          <a:fillRect/>
+                                        </a:stretch>
+                                      </pic:blipFill>
+                                      <pic:spPr bwMode="auto">
+                                        <a:xfrm>
+                                          <a:off x="0" y="0"/>
+                                          <a:ext cx="2000250" cy="266700"/>
+                                        </a:xfrm>
+                                        <a:prstGeom prst="rect">
+                                          <a:avLst/>
+                                        </a:prstGeom>
+                                        <a:noFill/>
+                                        <a:ln>
+                                          <a:noFill/>
+                                        </a:ln>
+                                      </pic:spPr>
+                                    </pic:pic>
+                                  </a:graphicData>
+                                </a:graphic>
+                              </wp:inline>
+                            </w:drawing>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="0A7F5D9E" id="Text Box 101779707" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-14.6pt;margin-top:-18.95pt;width:172.65pt;height:28.55pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBi8McP5QEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L469OGuNOEXXosOA&#10;rhvQ9QNkWbaF2aJGKbGzrx8lp2m23YpdBJGUH997pDdX09CzvUKnwZQ8XSw5U0ZCrU1b8qfvd+8u&#10;OHNemFr0YFTJD8rxq+3bN5vRFiqDDvpaISMQ44rRlrzz3hZJ4mSnBuEWYJWhYgM4CE8htkmNYiT0&#10;oU+y5XKdjIC1RZDKOcrezkW+jfhNo6T/2jROedaXnLj5eGI8q3Am240oWhS20/JIQ7yCxSC0oaYn&#10;qFvhBduh/gdq0BLBQeMXEoYEmkZLFTWQmnT5l5rHTlgVtZA5zp5scv8PVj7sH+03ZH76CBMNMIpw&#10;9h7kD8cM3HTCtOoaEcZOiZoap8GyZLSuOH4arHaFCyDV+AVqGrLYeYhAU4NDcIV0MkKnARxOpqvJ&#10;M0nJLL3M1nnOmaTa+3WWX+SxhSiev7bo/CcFAwuXkiMNNaKL/b3zgY0onp+EZgbudN/HwfbmjwQ9&#10;DJnIPhCeqfupmpiuqXnoG8RUUB9IDsK8LrTedOkAf3E20qqU3P3cCVSc9Z8NWXKZrlZht2Kwyj9k&#10;FOB5pTqvCCMJquSes/l64+d93FnUbUed5iEYuCYbGx0VvrA60qd1iMKPqxv27TyOr15+sO1vAAAA&#10;//8DAFBLAwQUAAYACAAAACEAYm4QdN0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70i8Q+RJ3LakHQzaNZ0QiCtoGyBxyxqvrWicqsnW8vaYE7vZ+j/9/lxsJteJMw6h9aQhWSgQSJW3&#10;LdUa3vcv8wcQIRqypvOEGn4wwKa8vipMbv1IWzzvYi24hEJuNDQx9rmUoWrQmbDwPRJnRz84E3kd&#10;amkHM3K562Sq1Eo60xJfaEyPTw1W37uT0/Dxevz6vFVv9bO760c/KUkuk1rfzKbHNYiIU/yH4U+f&#10;1aFkp4M/kQ2i0zBPs5RRHpb3GQgmlskqAXFglBNZFvLyhfIXAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAYvDHD+UBAACoAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAYm4QdN0AAAAKAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="384F1160" w14:textId="77777777" w:rsidR="00AF4476" w:rsidRDefault="00AF4476" w:rsidP="00AF4476">
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:drawing>
+                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4312291A" wp14:editId="2ABFA197">
+                          <wp:extent cx="2000250" cy="266700"/>
+                          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                          <wp:docPr id="1641285527" name="Picture 1641285527" descr="wdmk"/>
+                          <wp:cNvGraphicFramePr>
+                            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                          </wp:cNvGraphicFramePr>
+                          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:nvPicPr>
+                                  <pic:cNvPr id="0" name="Picture 1" descr="wdmk"/>
+                                  <pic:cNvPicPr>
+                                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                  </pic:cNvPicPr>
+                                </pic:nvPicPr>
+                                <pic:blipFill>
+                                  <a:blip r:embed="rId2">
+                                    <a:extLst>
+                                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                      </a:ext>
+                                    </a:extLst>
+                                  </a:blip>
+                                  <a:srcRect/>
+                                  <a:stretch>
+                                    <a:fillRect/>
+                                  </a:stretch>
+                                </pic:blipFill>
+                                <pic:spPr bwMode="auto">
+                                  <a:xfrm>
+                                    <a:off x="0" y="0"/>
+                                    <a:ext cx="2000250" cy="266700"/>
+                                  </a:xfrm>
+                                  <a:prstGeom prst="rect">
+                                    <a:avLst/>
+                                  </a:prstGeom>
+                                  <a:noFill/>
+                                  <a:ln>
+                                    <a:noFill/>
+                                  </a:ln>
+                                </pic:spPr>
+                              </pic:pic>
+                            </a:graphicData>
+                          </a:graphic>
+                        </wp:inline>
+                      </w:drawing>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="657BCED1" w14:textId="77777777" w:rsidR="00AF4476" w:rsidRDefault="00AF4476">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C0E0584"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6436D2CA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30C526E8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="727C8584"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BBF49FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BE067DC0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47E9695B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7FA20ACA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="661030F5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8C27D6A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1493066090">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1276401271">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1257444126">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="374164587">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1544903197">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
+</file>
+
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="100"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:noPunctuationKerning/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00E0036D"/>
+    <w:rsid w:val="0000185F"/>
+    <w:rsid w:val="00017A80"/>
+    <w:rsid w:val="00023B15"/>
+    <w:rsid w:val="00025DF1"/>
+    <w:rsid w:val="0002771A"/>
+    <w:rsid w:val="000330A2"/>
+    <w:rsid w:val="0004335E"/>
+    <w:rsid w:val="00070A2D"/>
+    <w:rsid w:val="0008007D"/>
+    <w:rsid w:val="0008680E"/>
+    <w:rsid w:val="00087BBE"/>
+    <w:rsid w:val="00094EDE"/>
+    <w:rsid w:val="00095987"/>
+    <w:rsid w:val="000A2411"/>
+    <w:rsid w:val="000A5BFA"/>
+    <w:rsid w:val="000B38F9"/>
+    <w:rsid w:val="000B6969"/>
+    <w:rsid w:val="000C044A"/>
+    <w:rsid w:val="000C2BBB"/>
+    <w:rsid w:val="000D0C21"/>
+    <w:rsid w:val="000E2ED9"/>
+    <w:rsid w:val="001052AE"/>
+    <w:rsid w:val="001145CD"/>
+    <w:rsid w:val="00117405"/>
+    <w:rsid w:val="00125DA6"/>
+    <w:rsid w:val="001262C4"/>
+    <w:rsid w:val="001429CA"/>
+    <w:rsid w:val="00143C4F"/>
+    <w:rsid w:val="00145C69"/>
+    <w:rsid w:val="0016582C"/>
+    <w:rsid w:val="00190026"/>
+    <w:rsid w:val="001A67C9"/>
+    <w:rsid w:val="001B0E2E"/>
+    <w:rsid w:val="001B1C1C"/>
+    <w:rsid w:val="001B2E1B"/>
+    <w:rsid w:val="001B307B"/>
+    <w:rsid w:val="001D3531"/>
+    <w:rsid w:val="001E0ECD"/>
+    <w:rsid w:val="001F514A"/>
+    <w:rsid w:val="0020271F"/>
+    <w:rsid w:val="00274170"/>
+    <w:rsid w:val="00293CC8"/>
+    <w:rsid w:val="002A44F3"/>
+    <w:rsid w:val="002A5415"/>
+    <w:rsid w:val="002A749D"/>
+    <w:rsid w:val="002B0CFC"/>
+    <w:rsid w:val="002B6820"/>
+    <w:rsid w:val="002E4682"/>
+    <w:rsid w:val="00305E0A"/>
+    <w:rsid w:val="0031460F"/>
+    <w:rsid w:val="00320D14"/>
+    <w:rsid w:val="00327BBD"/>
+    <w:rsid w:val="00343C7E"/>
+    <w:rsid w:val="003475BB"/>
+    <w:rsid w:val="00357604"/>
+    <w:rsid w:val="00362277"/>
+    <w:rsid w:val="003671EC"/>
+    <w:rsid w:val="0037539C"/>
+    <w:rsid w:val="003857F2"/>
+    <w:rsid w:val="003925B1"/>
+    <w:rsid w:val="00393F60"/>
+    <w:rsid w:val="003A103A"/>
+    <w:rsid w:val="003F6F02"/>
+    <w:rsid w:val="00406D7E"/>
+    <w:rsid w:val="00420426"/>
+    <w:rsid w:val="004218D2"/>
+    <w:rsid w:val="0042609E"/>
+    <w:rsid w:val="00430B0C"/>
+    <w:rsid w:val="00436318"/>
+    <w:rsid w:val="00436FC6"/>
+    <w:rsid w:val="004413F6"/>
+    <w:rsid w:val="00445C86"/>
+    <w:rsid w:val="00447497"/>
+    <w:rsid w:val="004479A6"/>
+    <w:rsid w:val="00447BFC"/>
+    <w:rsid w:val="00447E0F"/>
+    <w:rsid w:val="004578C3"/>
+    <w:rsid w:val="00473E42"/>
+    <w:rsid w:val="00475973"/>
+    <w:rsid w:val="00482B4F"/>
+    <w:rsid w:val="00483A5D"/>
+    <w:rsid w:val="00497ABF"/>
+    <w:rsid w:val="004A32EA"/>
+    <w:rsid w:val="004B68CD"/>
+    <w:rsid w:val="004C1A39"/>
+    <w:rsid w:val="004D47BA"/>
+    <w:rsid w:val="004F1FAD"/>
+    <w:rsid w:val="00500102"/>
+    <w:rsid w:val="0051184F"/>
+    <w:rsid w:val="0052226F"/>
+    <w:rsid w:val="005224DC"/>
+    <w:rsid w:val="005229B6"/>
+    <w:rsid w:val="00533AE9"/>
+    <w:rsid w:val="005502F4"/>
+    <w:rsid w:val="00550972"/>
+    <w:rsid w:val="00563529"/>
+    <w:rsid w:val="005701C6"/>
+    <w:rsid w:val="005A73B3"/>
+    <w:rsid w:val="005B21A1"/>
+    <w:rsid w:val="005C66B1"/>
+    <w:rsid w:val="005E1516"/>
+    <w:rsid w:val="005E1945"/>
+    <w:rsid w:val="005F11DC"/>
+    <w:rsid w:val="005F3675"/>
+    <w:rsid w:val="00603101"/>
+    <w:rsid w:val="00612CDA"/>
+    <w:rsid w:val="00617304"/>
+    <w:rsid w:val="00633A67"/>
+    <w:rsid w:val="00637EDF"/>
+    <w:rsid w:val="00641598"/>
+    <w:rsid w:val="006474A5"/>
+    <w:rsid w:val="00657F9C"/>
+    <w:rsid w:val="00664F5A"/>
+    <w:rsid w:val="00677D58"/>
+    <w:rsid w:val="00685A12"/>
+    <w:rsid w:val="00690E47"/>
+    <w:rsid w:val="006A3C55"/>
+    <w:rsid w:val="006B087D"/>
+    <w:rsid w:val="006C73AC"/>
+    <w:rsid w:val="006D363E"/>
+    <w:rsid w:val="006D3E3C"/>
+    <w:rsid w:val="00704456"/>
+    <w:rsid w:val="00716D23"/>
+    <w:rsid w:val="00772BCB"/>
+    <w:rsid w:val="007D3FC2"/>
+    <w:rsid w:val="007D70EB"/>
+    <w:rsid w:val="00820C18"/>
+    <w:rsid w:val="00831B3D"/>
+    <w:rsid w:val="00840AE7"/>
+    <w:rsid w:val="008517C0"/>
+    <w:rsid w:val="00853BEA"/>
+    <w:rsid w:val="00856A9C"/>
+    <w:rsid w:val="00871C3B"/>
+    <w:rsid w:val="00874AD4"/>
+    <w:rsid w:val="00875011"/>
+    <w:rsid w:val="0089663A"/>
+    <w:rsid w:val="008B784E"/>
+    <w:rsid w:val="008D0272"/>
+    <w:rsid w:val="008E5A1D"/>
+    <w:rsid w:val="008E6E3B"/>
+    <w:rsid w:val="008F1984"/>
+    <w:rsid w:val="008F371F"/>
+    <w:rsid w:val="00914C65"/>
+    <w:rsid w:val="00920D22"/>
+    <w:rsid w:val="009334E1"/>
+    <w:rsid w:val="00942668"/>
+    <w:rsid w:val="00943983"/>
+    <w:rsid w:val="0095195C"/>
+    <w:rsid w:val="00974F69"/>
+    <w:rsid w:val="009853EC"/>
+    <w:rsid w:val="00986CB2"/>
+    <w:rsid w:val="009A025D"/>
+    <w:rsid w:val="009B2833"/>
+    <w:rsid w:val="009B3EBB"/>
+    <w:rsid w:val="009B7458"/>
+    <w:rsid w:val="009C3D6D"/>
+    <w:rsid w:val="009D3C2A"/>
+    <w:rsid w:val="009E3701"/>
+    <w:rsid w:val="009E4433"/>
+    <w:rsid w:val="00A021D6"/>
+    <w:rsid w:val="00A0490C"/>
+    <w:rsid w:val="00A0763F"/>
+    <w:rsid w:val="00A106FF"/>
+    <w:rsid w:val="00A12561"/>
+    <w:rsid w:val="00A169C2"/>
+    <w:rsid w:val="00A16FAC"/>
+    <w:rsid w:val="00A17B5B"/>
+    <w:rsid w:val="00A275EB"/>
+    <w:rsid w:val="00A35777"/>
+    <w:rsid w:val="00A54643"/>
+    <w:rsid w:val="00A55D80"/>
+    <w:rsid w:val="00A62091"/>
+    <w:rsid w:val="00A650AE"/>
+    <w:rsid w:val="00A660D4"/>
+    <w:rsid w:val="00A72D1F"/>
+    <w:rsid w:val="00A76B39"/>
+    <w:rsid w:val="00A82A49"/>
+    <w:rsid w:val="00A86FB5"/>
+    <w:rsid w:val="00A87F9C"/>
+    <w:rsid w:val="00A90E7F"/>
+    <w:rsid w:val="00A912CA"/>
+    <w:rsid w:val="00A93755"/>
+    <w:rsid w:val="00AC36BF"/>
+    <w:rsid w:val="00AE70C0"/>
+    <w:rsid w:val="00AF4476"/>
+    <w:rsid w:val="00AF650C"/>
+    <w:rsid w:val="00B10B16"/>
+    <w:rsid w:val="00B134EB"/>
+    <w:rsid w:val="00B218C1"/>
+    <w:rsid w:val="00B233B1"/>
+    <w:rsid w:val="00B454E7"/>
+    <w:rsid w:val="00B53E8A"/>
+    <w:rsid w:val="00B76601"/>
+    <w:rsid w:val="00B95334"/>
+    <w:rsid w:val="00BA6DB1"/>
+    <w:rsid w:val="00BB6556"/>
+    <w:rsid w:val="00BD7BD9"/>
+    <w:rsid w:val="00BE3270"/>
+    <w:rsid w:val="00BE5184"/>
+    <w:rsid w:val="00BE598F"/>
+    <w:rsid w:val="00BF613C"/>
+    <w:rsid w:val="00BF77D9"/>
+    <w:rsid w:val="00C40D63"/>
+    <w:rsid w:val="00C448CD"/>
+    <w:rsid w:val="00C459B8"/>
+    <w:rsid w:val="00C53503"/>
+    <w:rsid w:val="00C54DDE"/>
+    <w:rsid w:val="00C60342"/>
+    <w:rsid w:val="00C621B6"/>
+    <w:rsid w:val="00C64F01"/>
+    <w:rsid w:val="00C6686B"/>
+    <w:rsid w:val="00C80A50"/>
+    <w:rsid w:val="00C94783"/>
+    <w:rsid w:val="00C978B5"/>
+    <w:rsid w:val="00CA0730"/>
+    <w:rsid w:val="00CB22D5"/>
+    <w:rsid w:val="00CC5130"/>
+    <w:rsid w:val="00CC58C6"/>
+    <w:rsid w:val="00CF0804"/>
+    <w:rsid w:val="00CF721F"/>
+    <w:rsid w:val="00D13CE9"/>
+    <w:rsid w:val="00D23024"/>
+    <w:rsid w:val="00D2369D"/>
+    <w:rsid w:val="00D27E54"/>
+    <w:rsid w:val="00D329B5"/>
+    <w:rsid w:val="00D347E0"/>
+    <w:rsid w:val="00D4720C"/>
+    <w:rsid w:val="00D47FAB"/>
+    <w:rsid w:val="00D517C9"/>
+    <w:rsid w:val="00D61A51"/>
+    <w:rsid w:val="00D620E8"/>
+    <w:rsid w:val="00D705A7"/>
+    <w:rsid w:val="00D87E8A"/>
+    <w:rsid w:val="00D91D9D"/>
+    <w:rsid w:val="00DB6A11"/>
+    <w:rsid w:val="00DC770D"/>
+    <w:rsid w:val="00DD0C76"/>
+    <w:rsid w:val="00DD6326"/>
+    <w:rsid w:val="00DD7AD1"/>
+    <w:rsid w:val="00DE356A"/>
+    <w:rsid w:val="00DE499B"/>
+    <w:rsid w:val="00DE49C2"/>
+    <w:rsid w:val="00DE7CB3"/>
+    <w:rsid w:val="00DF7125"/>
+    <w:rsid w:val="00E0036D"/>
+    <w:rsid w:val="00E108C3"/>
+    <w:rsid w:val="00E11CCC"/>
+    <w:rsid w:val="00E200B7"/>
+    <w:rsid w:val="00E25357"/>
+    <w:rsid w:val="00E26864"/>
+    <w:rsid w:val="00E336BA"/>
+    <w:rsid w:val="00E7787A"/>
+    <w:rsid w:val="00E80920"/>
+    <w:rsid w:val="00E91CE1"/>
+    <w:rsid w:val="00E952CE"/>
+    <w:rsid w:val="00EA0FF8"/>
+    <w:rsid w:val="00EB5FBE"/>
+    <w:rsid w:val="00EB7D90"/>
+    <w:rsid w:val="00EC7DC2"/>
+    <w:rsid w:val="00ED0611"/>
+    <w:rsid w:val="00EE60E0"/>
+    <w:rsid w:val="00EF4E1B"/>
+    <w:rsid w:val="00F072C9"/>
+    <w:rsid w:val="00F14693"/>
+    <w:rsid w:val="00F20E75"/>
+    <w:rsid w:val="00F216BF"/>
+    <w:rsid w:val="00F67850"/>
+    <w:rsid w:val="00F70205"/>
+    <w:rsid w:val="00F81006"/>
+    <w:rsid w:val="00F84B1C"/>
+    <w:rsid w:val="00FB4E59"/>
+    <w:rsid w:val="00FC7F00"/>
+    <w:rsid w:val="00FD033B"/>
+    <w:rsid w:val="00FD1179"/>
+    <w:rsid w:val="00FE2929"/>
+    <w:rsid w:val="00FE2A52"/>
+    <w:rsid w:val="00FE5BB0"/>
+    <w:rsid w:val="00FF73A1"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="3AFCC8AB"/>
+  <w15:docId w15:val="{6EC5D6E1-8F41-445F-AB01-C06C05E531AF}"/>
+</w:settings>
+</file>
+
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00942668"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00942668"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00942668"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:i/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00025DF1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00025DF1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00025DF1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00025DF1"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00025DF1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005701C6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005701C6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0051184F"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0051184F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BE3270"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BE3270"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BE3270"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BE3270"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE3270"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A62091"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00875011"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00772BCB"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F70205"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="1075973526">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1369841643">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1491554314">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1593664642">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policy.umn.edu/finance/internalsales" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:orm@umn.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:umotc@umn.edu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:extsales@umn.edu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1ceRdQL5W2DZbLIIxxJfeb0JjUHY3Jqxm/edit?usp=sharing&amp;ouid=109693996123055766399&amp;rtpof=true&amp;sd=true" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:taxhelp@umn.edu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:taxhelp@umn.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delegations.umn.edu/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://z.umn.edu/SALESRiskConsiderExtJobAid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:controller@umn.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umn.qualtrics.com/jfe/form/SV_0Tczf8IpqPtAUom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecrs@umn.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.umn.edu/finance/externalsales" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1ceRdQL5W2DZbLIIxxJfeb0JjUHY3Jqxm/edit?usp=sharing&amp;ouid=109693996123055766399&amp;rtpof=true&amp;sd=true" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1770,1728 +12420,94 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policy.umn.edu/Policies/Finance/Accounting/EXTERNALSALES.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policy.umn.edu/Policies/Finance/Accounting/INTERNALSALES.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1645 lines deleted...]
-</worksheet>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67BAD9C6-F590-4224-9BAA-1768DB88D4C2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>1414</Words>
+  <Characters>8061</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>67</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
-[...7 lines deleted...]
-      <vt:lpstr>'ExtInt Sales Form 2'!Text9</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>UM 1608 Internal/External Sales</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>University of Minnesota</Company>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>9457</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>xiong317</dc:creator>
+  <dc:title>UM 1608 Internal/External Sales</dc:title>
+  <dc:subject/>
+  <dc:creator>Esther L Jordan</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>